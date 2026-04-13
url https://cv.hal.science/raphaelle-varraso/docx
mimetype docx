--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -502,161 +502,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
+                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Amine Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Barnabé Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Guylène Rignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Tanguy Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.13048. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (19), pp.3342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616765v1</w:t>
+                <w:t xml:space="preserve">hal-04739796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
               </w:r>
@@ -770,770 +774,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
+                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Belaid</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabé Roméo</w:t>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Rignol</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Audoin</w:t>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (19), pp.3342. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.13048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739796v1</w:t>
+                <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A prospective study of the association between living in a rural environment during childhood and risk of psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Marco Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph A. Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193734v1</w:t>
+                <w:t xml:space="preserve">hal-04229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adherence to healthful and unhealthful plant-based diets and breast cancer risk overall and by hormone receptor and histologic subtypes among postmenopausal females</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2022.11.019⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069270v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of the association between living in a rural environment during childhood and risk of psoriasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Conte</w:t>
+                <w:t xml:space="preserve">Long-term adherence to healthful and unhealthful plant-based diets and breast cancer risk overall and by hormone receptor and histologic subtypes among postmenopausal females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Mahamat-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Koemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117062⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (3), pp.467-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2022.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229574v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,563 +1846,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+                <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789861v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
               </w:r>
@@ -2516,965 +2516,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+                <w:t xml:space="preserve">Jeanette Therming Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A Henn</w:t>
+                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Göran Pershagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03166970v1</w:t>
+                <w:t xml:space="preserve">hal-03127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of asthma: The ELAPSE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Provost</w:t>
+                <w:t xml:space="preserve">Jeanette Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Pershagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.03099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287424v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tom D. Bellander</w:t>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127525v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-106793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166894v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of asthma: The ELAPSE project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuo Liu</w:t>
+                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette Jørgensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom D. Bellander</w:t>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.797-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.03099-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287332v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between processed meat intake and asthma symptoms in the French NutriNet-Santé cohort</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3728,90 +3728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emie Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3888,64 +3888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3990,2404 +3990,2404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.1040-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+                <w:t xml:space="preserve">hal-02899537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Neukirch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk Keidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156636v1</w:t>
+                <w:t xml:space="preserve">inserm-03156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02899537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156736v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544289v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interrelations entre l’asthme et ses multiples déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Air et Santé, 14, pp.16-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02882164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheikh Alif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Abramson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+                <w:t xml:space="preserve">inserm-03156725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrelations entre l’asthme et ses multiples déterminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02882164v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhen Li</w:t>
+                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Zerimech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Catherine Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.262-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156725v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary scores with asthma symptoms and asthma control in adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland M. Andrianosolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufidath Asjibade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.02572-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626182v1</w:t>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), Print 2018 Apr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623422v1</w:t>
+                <w:t xml:space="preserve">inserm-01801959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe M. Pison</w:t>
+                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744549v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (4), Print 2018 Apr. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.897-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01801959v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
+                <w:t xml:space="preserve">Dominique Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118, pp.44-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+                <w:t xml:space="preserve">inserm-02468195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
+                <w:t xml:space="preserve">L’asthme aggravé par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468195v1</w:t>
+                <w:t xml:space="preserve">anses-01917565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’asthme aggravé par le travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Associations between dietary scores with asthma symptoms and asthma control in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland M. Andrianosolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Asjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02572-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01917565v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6438,90 +6438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Affret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6572,103 +6572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
@@ -6974,77 +6974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,291 +7102,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Review on the Definition of Allergic Diseases in Children: The MeDALL Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew W Gillman</w:t>
+                <w:t xml:space="preserve">M. Pinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison E Field</w:t>
+                <w:t xml:space="preserve">Richard Albang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Camargo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dieter Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Duran-Tauleria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168 (2), pp.110 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000442414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01325021v1</w:t>
+                <w:t xml:space="preserve">hal-01893069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review on the Definition of Allergic Diseases in Children: The MeDALL Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Albang</w:t>
+                <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Maier</w:t>
+                <w:t xml:space="preserve">Matthew W Gillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Duran-Tauleria</w:t>
+                <w:t xml:space="preserve">Alison E Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Mena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 168 (2), pp.110 - 121. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000442414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893069v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01325021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
               </w:r>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7500,325 +7500,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmatory Factor Analysis Compared with Principal Component Analysis to Derive Dietary Patterns: A Longitudinal Study in Adult Women.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Perceived 10-year change in respiratory health: Reliability and predictive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.114.204479⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (2), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01324730v1</w:t>
+                <w:t xml:space="preserve">hal-01969368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived 10-year change in respiratory health: Reliability and predictive ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Confirmatory Factor Analysis Compared with Principal Component Analysis to Derive Dietary Patterns: A Longitudinal Study in Adult Women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109 (2), pp.188-199. </w:t>
+              <w:t xml:space="preserve">The Journal of nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (7), pp.1559-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2014.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.204479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969368v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,90 +7908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,51 +8240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.351-60. </w:t>
@@ -8316,563 +8316,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01077107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning sprays, household help and asthma among elderly women.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Temporal asthma patterns using repeated questionnaires over 13 years in a large French cohort of women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 108 (1), pp.171-80. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065090.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01325050v1</w:t>
+                <w:t xml:space="preserve">inserm-01325058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal asthma patterns using repeated questionnaires over 13 years in a large French cohort of women.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Heederik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065090.s001⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01325058v1</w:t>
+                <w:t xml:space="preserve">inserm-01324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+                <w:t xml:space="preserve">Ten-Year Follow-up of Cluster-based Asthma Phenotypes in Adults. A Pooled Analysis of Three Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Curjuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Hazgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 188 (5), pp.550 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201301-0156oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324289v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-Year Follow-up of Cluster-based Asthma Phenotypes in Adults. A Pooled Analysis of Three Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep M Anto</w:t>
+                <w:t xml:space="preserve">Cleaning sprays, household help and asthma among elderly women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 188 (5), pp.550 - 560. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.171-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201301-0156oc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320466v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01325050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the complexity of IgE-related phenotypes from childhood to young adulthood: A Mechanisms of the Development of Allergy (MeDALL) Seminar</w:t>
               </w:r>
@@ -9031,51 +9031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi de Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9126,90 +9126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming in childhood, diet in adulthood and asthma history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9260,51 +9260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,90 +9419,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (3), pp.169-75. </w:t>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
@@ -9759,650 +9759,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00744419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521405v1</w:t>
+                <w:t xml:space="preserve">inserm-00517871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Fabre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (7), pp.776-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00517871v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (11), pp.999-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00330563v1</w:t>
+                <w:t xml:space="preserve">inserm-00521463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521463v1</w:t>
+                <w:t xml:space="preserve">inserm-00422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00422525v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00330563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutritional status on body functioning in chronic obstructive pulmonary disease and how to intervene.</w:t>
               </w:r>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël J. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4), pp.435-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10518,90 +10518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of cured meats and prospective risk of chronic obstructive pulmonary disease in women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (4), pp.1002-8. </w:t>
@@ -10703,51 +10703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Graham Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank B. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (2), pp.488-95</w:t>
@@ -10815,51 +10815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10940,64 +10940,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Graham Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 166 (12), pp.1438-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11070,64 +11070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa T. Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank B. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (9), pp.786-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11161,90 +11161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11425,51 +11425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in respiratory symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,1225 +11637,1493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00521504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Bright</w:t>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Sheik Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+                <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423994v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Dananche</w:t>
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286346v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286321v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
+              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04414089v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cured meat intake and asthma symptoms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Hercberg</w:t>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Congress of the European-Respiratory-Society (ERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734697v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+                <w:t xml:space="preserve">Noémie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737654v1</w:t>
+                <w:t xml:space="preserve">inserm-04414089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between cured meat intake and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. International Congress of the European-Respiratory-Society (ERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12865,426 +13133,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité antioxydante du régime alimentaire maternel et multimorbidité allergique et respiratoire des enfants dans deux cohortes de naissance françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maternal dietary inflammatory potential and allergic and respiratory multimorbidity in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Respiratory Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Journal, 62 (67 (supplément)), pp.PA5015, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644008v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal dietary inflammatory potential and allergic and respiratory multimorbidity in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Capacité antioxydante du régime alimentaire maternel et multimorbidité allergique et respiratoire des enfants dans deux cohortes de naissance françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643981v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13294,384 +13562,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and nutrition in respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Lung White Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.54-63, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et réhabilitation respiratoire au cours de la BPCO. Comment agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préfaut C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, pp.289-307, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut nutritionnel au cours de la BPCO : comment intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation respiratoire - Guide pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imothep, pp.150-157, 2009, 9782911443244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13818,51 +14086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>