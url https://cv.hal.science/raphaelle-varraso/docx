--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -502,299 +502,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Belaid</w:t>
+                <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabé Roméo</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Rignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Audoin</w:t>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739796v1</w:t>
+                <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabé Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varraso R</w:t>
+                <w:t xml:space="preserve">Guylène Rignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Tanguy Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (19), pp.3342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04770959v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
               </w:r>
@@ -908,740 +908,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective study of the association between living in a rural environment during childhood and risk of psoriasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Conte</w:t>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Baglietto</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117062⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229574v1</w:t>
+                <w:t xml:space="preserve">hal-03949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term adherence to healthful and unhealthful plant-based diets and breast cancer risk overall and by hormone receptor and histologic subtypes among postmenopausal females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanam Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Mahamat-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. Koemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117 (3), pp.467-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2022.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193734v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">A prospective study of the association between living in a rural environment during childhood and risk of psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ghozal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Joseph A. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949617v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,563 +1846,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789861v1</w:t>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Allegre</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
               </w:r>
@@ -2516,377 +2516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Liu</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette Therming Jørgensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom D. Bellander</w:t>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127525v1</w:t>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Therming Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">Göran Pershagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of asthma: The ELAPSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Pershagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
@@ -2937,51 +2937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3058,51 +3058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,325 +3454,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between processed meat intake and asthma symptoms in the French NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+                <w:t xml:space="preserve">J. P. Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-019-02011-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918464v1</w:t>
+                <w:t xml:space="preserve">hal-03227912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Association between processed meat intake and asthma symptoms in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Zock</w:t>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.1553-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-019-02011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227912v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,878 +3990,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899537v1</w:t>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Keidel</w:t>
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria Anto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156736v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544289v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.1040-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quinot</w:t>
+                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Keidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheikh Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,827 +5135,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+                <w:t xml:space="preserve">inserm-03156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (3), pp.262-273. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156636v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+                <w:t xml:space="preserve">hal-02623422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.897-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01801959v1</w:t>
+                <w:t xml:space="preserve">hal-01744549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Assmann</w:t>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623422v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe M. Pison</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.897-906. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), Print 2018 Apr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744549v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01801959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
               </w:r>
@@ -5967,77 +5967,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ open respiratory research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 118, pp.44-50. </w:t>
@@ -6183,51 +6183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between dietary scores with asthma symptoms and asthma control in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland M. Andrianosolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Asjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,338 +6298,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Serra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+                <w:t xml:space="preserve">Aurélie Affret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186 (1), pp.21 - 28. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305479v1</w:t>
+                <w:t xml:space="preserve">inserm-01665825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Ignasi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Affret</w:t>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (1), pp.21 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01665825v1</w:t>
+                <w:t xml:space="preserve">hal-04305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6866,77 +6866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleta S Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
@@ -6974,77 +6974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,589 +7102,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review on the Definition of Allergic Diseases in Children: The MeDALL Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Mena</w:t>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000442414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (6), pp.1709 - 1716.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893069v1</w:t>
+                <w:t xml:space="preserve">hal-01885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W Gillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison E Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/all.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01325021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">Systematic Review on the Definition of Allergic Diseases in Children: The MeDALL Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Albang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Duran-Tauleria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Guillermo Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (6), pp.1709 - 1716.e6. </w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168 (2), pp.110 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000442414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885681v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived 10-year change in respiratory health: Reliability and predictive ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pison</w:t>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969368v1</w:t>
+                <w:t xml:space="preserve">hal-01231006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmatory Factor Analysis Compared with Principal Component Analysis to Derive Dietary Patterns: A Longitudinal Study in Adult Women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,306 +7692,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nutrition</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (7), pp.1559-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.204479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01324730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">Perceived 10-year change in respiratory health: Reliability and predictive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136191. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (2), pp.188-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231006v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e65090. </w:t>
@@ -8616,51 +8616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Curjuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Hazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,103 +8724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning sprays, household help and asthma among elderly women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (1), pp.171-80. </w:t>
@@ -8852,161 +8852,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01325050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the complexity of IgE-related phenotypes from childhood to young adulthood: A Mechanisms of the Development of Allergy (MeDALL) Seminar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farming in childhood, diet in adulthood and asthma history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M Antó</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariona Pinart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Auffray</w:t>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 129 (4), pp.943-954.e4. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.01.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00115010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323435v1</w:t>
+                <w:t xml:space="preserve">halshs-00770676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dietary patterns in nutritional epidemiology: principal component analysis compared with confirmatory factor analysis.</w:t>
               </w:r>
@@ -9120,441 +9120,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming in childhood, diet in adulthood and asthma history</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the complexity of IgE-related phenotypes from childhood to young adulthood: A Mechanisms of the Development of Allergy (MeDALL) Seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+                <w:t xml:space="preserve">Josep M Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Mariona Pinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mübeccel Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.67-75. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (4), pp.943-954.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00115010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770676v1</w:t>
+                <w:t xml:space="preserve">hal-04323435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.169-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00780318v1</w:t>
+                <w:t xml:space="preserve">inserm-00742527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742527v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
               </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
@@ -9674,51 +9674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemiology of cough.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9759,650 +9759,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00744419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Romieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (7), pp.776-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00517871v1</w:t>
+                <w:t xml:space="preserve">inserm-00521405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171 (7), pp.776-84. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521405v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00517871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (11), pp.999-1003. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521463v1</w:t>
+                <w:t xml:space="preserve">inserm-00330563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (11), pp.999-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00422525v1</w:t>
+                <w:t xml:space="preserve">inserm-00521463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00330563v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutritional status on body functioning in chronic obstructive pulmonary disease and how to intervene.</w:t>
               </w:r>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël J. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4), pp.435-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10518,90 +10518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of cured meats and prospective risk of chronic obstructive pulmonary disease in women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (4), pp.1002-8. </w:t>
@@ -10703,51 +10703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Graham Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank B. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (2), pp.488-95</w:t>
@@ -10789,51 +10789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Environmental factors for asthma severity and allergy: results from the EGEA study]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10895,317 +10895,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00331325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of cured meats consumption and risk of chronic obstructive pulmonary disease in men.</w:t>
+                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa T. Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank B. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 166 (12), pp.1438-45. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (9), pp.786-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwm235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thx.2006.074534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00331302v1</w:t>
+                <w:t xml:space="preserve">inserm-00331315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US men.</w:t>
+                <w:t xml:space="preserve">Prospective study of cured meats consumption and risk of chronic obstructive pulmonary disease in men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Graham Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 62 (9), pp.786-91. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (12), pp.1438-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thx.2006.074534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwm235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00331315v1</w:t>
+                <w:t xml:space="preserve">inserm-00331302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11213,51 +11213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (3), pp.209-15. </w:t>
@@ -11347,51 +11347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 171 (4), pp.334-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11438,64 +11438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in respiratory symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4), 716; author reply 717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11811,51 +11811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,51 +11971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12122,51 +12122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
@@ -12195,103 +12195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dananche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
@@ -12329,51 +12329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12476,90 +12476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
@@ -12597,51 +12597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12856,77 +12856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between cured meat intake and asthma symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13160,51 +13160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal dietary inflammatory potential and allergic and respiratory multimorbidity in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13307,51 +13307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité antioxydante du régime alimentaire maternel et multimorbidité allergique et respiratoire des enfants dans deux cohortes de naissance françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13471,51 +13471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
@@ -13576,64 +13576,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and nutrition in respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13691,247 +13691,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et réhabilitation respiratoire au cours de la BPCO. Comment agir ?</w:t>
+                <w:t xml:space="preserve">Statut nutritionnel au cours de la BPCO : comment intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réhabilitation respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masson, pp.289-307, 2009</w:t>
+              <w:t xml:space="preserve">Réhabilitation respiratoire - Guide pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imothep, pp.150-157, 2009, 9782911443244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969781v1</w:t>
+                <w:t xml:space="preserve">hal-01969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut nutritionnel au cours de la BPCO : comment intervenir ?</w:t>
+                <w:t xml:space="preserve">Nutrition et réhabilitation respiratoire au cours de la BPCO. Comment agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Préfaut C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réhabilitation respiratoire - Guide pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imothep, pp.150-157, 2009, 9782911443244</w:t>
+              <w:t xml:space="preserve">Réhabilitation respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, pp.289-307, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969798v1</w:t>
+                <w:t xml:space="preserve">hal-01969781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14086,51 +14086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>