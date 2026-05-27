--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -66,7240 +66,7240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Irritant occupational exposure and specific-IgE sensitization in the EGEA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Nicolas Migueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bex</w:t>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.oemed-2025-110266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-110266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143008v1</w:t>
+                <w:t xml:space="preserve">hal-05615534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305908v1</w:t>
+                <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal associations between household use of &amp;quot;green&amp;quot; cleaning products and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Xin Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Sun</w:t>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.176-184.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300010v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and risk of incident cardiovascular disease among US nurses: the Nurses' Health Study II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Yi-Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Yang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet W. Rich-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (5), pp.57006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770959v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabé Roméo</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Rignol</w:t>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Audoin</w:t>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.13048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04739796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616765v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Impact of the Lung Microbiota on Development and Progression of Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ghozal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Barnabé Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Guylène Rignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (19), pp.3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16193342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03949617v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal associations of household use of cleaning agents and asthma symptoms in women: The EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ngutuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (4), pp.218-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2022-108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term adherence to healthful and unhealthful plant-based diets and breast cancer risk overall and by hormone receptor and histologic subtypes among postmenopausal females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanam Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Mahamat-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. Koemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117 (3), pp.467-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2022.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective study of the association between living in a rural environment during childhood and risk of psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph A. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2023.117062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Florio</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191694v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hypertensive disorders of pregnancy and risk of asthma and chronic obstructive pulmonary disease: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Boggs</w:t>
+                <w:t xml:space="preserve">Jennifer J. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Fung</w:t>
+                <w:t xml:space="preserve">Andrea A. Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15030765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lana.2023.100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122782v1</w:t>
+                <w:t xml:space="preserve">hal-04191694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Healthful and Unhealthful Plant-Based Diets and Chronic Obstructive Pulmonary Disease in U.S. Adults: Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
+                <w:t xml:space="preserve">Fred K. Tabung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+                <w:t xml:space="preserve">hal-04122782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720543v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Exposome Profiles and Asthma Among French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Julien Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202205-0865OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789861v1</w:t>
+                <w:t xml:space="preserve">hal-03720543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Occupational exposures to irritants and sensitizers, asthma and asthma control in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.3220-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2022.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Just</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579493v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">J. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tom D. Bellander</w:t>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127525v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of asthma: The ELAPSE project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
+                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göran Pershagen</w:t>
+                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom D. Bellander</w:t>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.03099-2020⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-106793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287332v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.797-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03166894v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational use of high-level disinfectants and asthma incidence in early- to mid-career female nurses: a prospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of chronic obstructive pulmonary disease: The ELAPSE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey J Gaskins</w:t>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+                <w:t xml:space="preserve">Jeanette Therming Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A Henn</w:t>
+                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Göran Pershagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106793⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03166970v1</w:t>
+                <w:t xml:space="preserve">hal-03127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+                <w:t xml:space="preserve">Long-term exposure to low-level air pollution and incidence of asthma: The ELAPSE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Provost</w:t>
+                <w:t xml:space="preserve">Jeanette Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter L.S. Ljungman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran Pershagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom D. Bellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.03099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287424v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Household cleaning and poor asthma control among elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. P. Zock</w:t>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S2213-2198(21)00202-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227912v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03166894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between processed meat intake and asthma symptoms in the French NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (4), pp.1553-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-019-02011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Guillien</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma incidence in U.S. nurses: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pin</w:t>
+                <w:t xml:space="preserve">J. P. Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110422⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156586v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profile of exposures and lung function in adults with asthma: An exposome approach in the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Severi</w:t>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.110422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939405v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Domestic exposure to irritant cleaning agents and asthma in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter C. Willett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+                <w:t xml:space="preserve">Gianluca Severi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487311v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468477v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544289v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Association between an individual dietary index based on the British Food Standard Agency Nutrient Profiling System and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (9), pp.1040-1051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519000655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02899537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">Association between dietary fibre intake and asthma (symptoms and control): results from the French national e-cohort NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.1040-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519001843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156736v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Keidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interrelations entre l’asthme et ses multiples déterminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processed Meat Intake and Risk of Chronic Obstructive Pulmonary Disease among Middle-aged Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M. Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank E. Speizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2019.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02882164v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Occupational Exposure to Disinfectants With Incidence of Chronic Obstructive Pulmonary Disease Among US Female Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Havet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.e1913563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.13563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156725v1</w:t>
+                <w:t xml:space="preserve">inserm-02468477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156636v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low socioeconomic position and neighborhood deprivation are associated with uncontrolled asthma in elderly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interrelations entre l’asthme et ses multiples déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine: COPD Update</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Air et Santé, 14, pp.16-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468222v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02882164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Assmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623422v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sofia Temam</w:t>
+                <w:t xml:space="preserve">Associations between dietary scores with asthma symptoms and asthma control in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland M. Andrianosolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe M. Pison</w:t>
+                <w:t xml:space="preserve">Moufidath Asjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.897-906. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02572-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744549v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The mediating role of overweight and obesity in the prospective association between overall Dietary Quality and Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01799421v1</w:t>
+                <w:t xml:space="preserve">hal-02623422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Asthma Medication Ratio Phenotypes in Elderly Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Temam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.897-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01801959v1</w:t>
+                <w:t xml:space="preserve">hal-01744549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
+                <w:t xml:space="preserve">Association of hand and arm disinfection with asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krislyn M Boggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courbon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul K Henneberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.378 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468195v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01799421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’asthme aggravé par le travail</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimorbidity medications and poor asthma prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), Print 2018 Apr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02114-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01917565v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01801959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary scores with asthma symptoms and asthma control in adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufidath Asjibade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02572-2017⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118, pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626182v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’asthme aggravé par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01665825v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01917565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Ability of ecological deprivation indices to measure social inequalities in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Serra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+                <w:t xml:space="preserve">Aurélie Affret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4967-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305479v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01665825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time-Dependent Associations Between Body Composition, Physical Activity, and Current Asthma in Women: A Marginal Structural Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (1), pp.21 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606969v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Antó</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Keil</w:t>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784524v1</w:t>
+                <w:t xml:space="preserve">hal-01606969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mübeccel Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleta S Wiley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Thomas Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (2), pp.388 - 399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764242v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhen Li</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and asthma control in US nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+                <w:t xml:space="preserve">Aleta S Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pii: 170023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00237-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01474548v1</w:t>
+                <w:t xml:space="preserve">inserm-01764242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+                <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+                <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (6), pp.1709 - 1716.e6. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885681v1</w:t>
+                <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of maternal body mass index, gestational weight gain, and offspring asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W Gillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,4160 +7500,4294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (6), pp.1709 - 1716.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231006v1</w:t>
+                <w:t xml:space="preserve">hal-01885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmatory Factor Analysis Compared with Principal Component Analysis to Derive Dietary Patterns: A Longitudinal Study in Adult Women.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (7), pp.1559-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.114.204479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01324730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived 10-year change in respiratory health: Reliability and predictive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109 (2), pp.188-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmed.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mériem Benmerad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.246-255. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.3639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01969380v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient Air Pollution and Adult Asthma Incidence in Six European Cohorts (ESCAPE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tamara Schikowski</w:t>
+                <w:t xml:space="preserve">Long-term benefits of inhaled corticosteroids in asthma: the propensity score method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1408206.⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314643v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Rava</w:t>
+                <w:t xml:space="preserve">Ambient Air Pollution and Adult Asthma Incidence in Six European Cohorts (ESCAPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Decoster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Tamara Schikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00202413⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (6), pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1408206.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01077107v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal asthma patterns using repeated questionnaires over 13 years in a large French cohort of women.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065090.s001⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.351-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00202413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01325058v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01077107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dick Heederik</w:t>
+                <w:t xml:space="preserve">Cleaning sprays, household help and asthma among elderly women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (1), pp.171-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01324289v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01325050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-Year Follow-up of Cluster-based Asthma Phenotypes in Adults. A Pooled Analysis of Three Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep M Anto</w:t>
+                <w:t xml:space="preserve">Temporal asthma patterns using repeated questionnaires over 13 years in a large French cohort of women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201301-0156oc⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e65090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065090.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320466v1</w:t>
+                <w:t xml:space="preserve">inserm-01325058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning sprays, household help and asthma among elderly women.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Work related asthma. A causal analysis controlling the healthy worker effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Heederik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2013.10.018⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (9), pp.603-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01325050v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming in childhood, diet in adulthood and asthma history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+                <w:t xml:space="preserve">Ten-Year Follow-up of Cluster-based Asthma Phenotypes in Adults. A Pooled Analysis of Three Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Curjuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Hazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Josep M Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00115010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 188 (5), pp.550 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201301-0156oc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770676v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dietary patterns in nutritional epidemiology: principal component analysis compared with confirmatory factor analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi de Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (5), pp.1079-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/ajcn.112.038109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the complexity of IgE-related phenotypes from childhood to young adulthood: A Mechanisms of the Development of Allergy (MeDALL) Seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariona Pinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mübeccel Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 129 (4), pp.943-954.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Farming in childhood, diet in adulthood and asthma history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00115010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742527v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.169-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00780318v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00742527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Potential confounders in the asthma-diet association: how causal approach could help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (11), 1461-2; author reply 1462-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742650v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00780318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiology of cough.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pupt.2010.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744419v1</w:t>
+                <w:t xml:space="preserve">inserm-00742650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The epidemiology of cough.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171 (7), pp.776-84. </w:t>
+              <w:t xml:space="preserve">Pulmonary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.289-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pupt.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521405v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective study of dietary fiber and risk of chronic obstructive pulmonary disease among US women and men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Romieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (7), pp.776-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwp455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00517871v1</w:t>
+                <w:t xml:space="preserve">inserm-00521405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00330563v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00517871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (11), pp.999-1003. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521463v1</w:t>
+                <w:t xml:space="preserve">inserm-00330563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Prospective study of physical activity and risk of asthma exacerbations in older women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (11), pp.999-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200812-1929OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00422525v1</w:t>
+                <w:t xml:space="preserve">inserm-00521463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutritional status on body functioning in chronic obstructive pulmonary disease and how to intervene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3283023d37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00330566v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of cured meats and prospective risk of chronic obstructive pulmonary disease in women.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nutritional status on body functioning in chronic obstructive pulmonary disease and how to intervene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Jiang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noël J. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665108008100⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.435-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0b013e3283023d37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00331293v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00330566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US women.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Consumption of cured meats and prospective risk of chronic obstructive pulmonary disease in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Paik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 86 (2), pp.488-95</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.1002-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665108008100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00331310v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00331293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Environmental factors for asthma severity and allergy: results from the EGEA study]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa T. Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Graham Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank B. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (5), pp.599-608</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (2), pp.488-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00331325v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00331310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">[Environmental factors for asthma severity and allergy: results from the EGEA study]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (5), pp.599-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00331315v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00331325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective study of cured meats consumption and risk of chronic obstructive pulmonary disease in men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prospective study of dietary patterns and chronic obstructive pulmonary disease among US men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa T. Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank B. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter C. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (9), pp.786-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thx.2006.074534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwm235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00331302v1</w:t>
+                <w:t xml:space="preserve">inserm-00331315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective study of cured meats consumption and risk of chronic obstructive pulmonary disease in men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Graham Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Romieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (3), pp.209-15. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (12), pp.1438-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thx.2004.039123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwm235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143617v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00331302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma severity is associated with body mass index and early menarche in women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maccario</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Valérie Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 171 (4), pp.334-9. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (3), pp.209-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.200405-674OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thx.2004.039123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00331328v1</w:t>
+                <w:t xml:space="preserve">inserm-00143617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in respiratory symptoms.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Asthma severity is associated with body mass index and early menarche in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 171 (4), pp.334-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200405-674OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521530v1</w:t>
+                <w:t xml:space="preserve">inserm-00331328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sex differences in respiratory symptoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), 716; author reply 717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Not only training but also exposure to chlorinated compounds generates a response to oxidative stimuli in swimmers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Fradier-Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Michaely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (6), pp.269-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00521504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11663,1467 +11797,1467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheik Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568060v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dananche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household use of cleaning products and asthma control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphäelle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marine Lenzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milano, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04414089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
+                <w:t xml:space="preserve">Association between cured meat intake and asthma symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+                <w:t xml:space="preserve">Pilar Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28. International Congress of the European-Respiratory-Society (ERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737654v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cured meat intake and asthma symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Hercberg</w:t>
+                <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Congress of the European-Respiratory-Society (ERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734697v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13133,426 +13267,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal dietary inflammatory potential and allergic and respiratory multimorbidity in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Capacité antioxydante du régime alimentaire maternel et multimorbidité allergique et respiratoire des enfants dans deux cohortes de naissance françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643981v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité antioxydante du régime alimentaire maternel et multimorbidité allergique et respiratoire des enfants dans deux cohortes de naissance françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Maternal dietary inflammatory potential and allergic and respiratory multimorbidity in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ghozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi‐maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Respiratory Society</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Journal, 62 (67 (supplément)), pp.PA5015, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644008v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13562,384 +13696,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and nutrition in respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Lung White Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.54-63, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut nutritionnel au cours de la BPCO : comment intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation respiratoire - Guide pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imothep, pp.150-157, 2009, 9782911443244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et réhabilitation respiratoire au cours de la BPCO. Comment agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahju Aniwidyaningsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Préfaut C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation respiratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, pp.289-307, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId412"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14086,51 +14220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Migueres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.09.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Xin Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet W. Rich-Edwards" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp14945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Rom&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Rignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Audoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16193342" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ngutuka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Mahamat-Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Koemel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2022.11.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Rothwell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J. Stuart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Florio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2023.100540" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred K. Tabung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Boggs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Fung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030765" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allegre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202205-0865OC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2022.08.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey J Gaskins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M Boggs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Henn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106793" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Therming J&#248;rgensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter L.S. Ljungman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Pershagen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom D. Bellander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106267" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette J&#248;rgensen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.03099-2020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03166894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.02.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02011-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krislyn M. Boggs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110422" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000655" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001843" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Willett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Speizer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2019.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.13563" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02882164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Varraso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Andrianosolo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Asjibade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02572-2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10040515" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul K Henneberger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104740" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02114-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01917565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01665825v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4967-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Serra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta S Wiley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00237-2017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Gillman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Field" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Camargo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12876" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Albang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Duran-Tauleria" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mena" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442414" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204479" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2014.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969380v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3639" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRSXPW8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408206." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325050v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2013.10.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01325058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065090.s001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324289v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Heederik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101362" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742488v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi de Batlle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.038109" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Ant&#243;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Pinart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.047" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770676v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00115010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00780318v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTPB4RLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744419v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pupt.2010.10.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521405v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Camargo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwp455" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521463v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200812-1929OC" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahju Aniwidyaningsih" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l J. Cano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3283023d37" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Jiang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Paik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008100" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871FEE678C3596329CE1D2F4401787A1E62D860F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331310v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Fung" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graham Barr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank B. Hu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331315v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2006.074534" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331302v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm235" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00331328v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200405-674OC" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521530v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marine Lenzotti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3340" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hercberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1149" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644008v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi&#8208;maesano" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643981v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.ersnet.org/content/erj/62/suppl67/pa5015" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erswhitebook.org/about/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969798v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969781v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>