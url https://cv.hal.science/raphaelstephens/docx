--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -166,506 +166,506 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage français en quête d’avenir : accès au foncier, financement, aménagement…</w:t>
+                <w:t xml:space="preserve">Alternative Food Networks and agri-food regime transitions: evolution of institutional knowledge on local food from the fruits and vegetables sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël James Somerville Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.1579-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01512-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les circuits courts par les traces numériques de leurs réseaux. Le cas de la plateforme La Ruche qui dit Oui ! en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05073147v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau métier de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.239.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Food Networks and agri-food regime transitions: evolution of institutional knowledge on local food from the fruits and vegetables sector in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élevage français en quête d’avenir : accès au foncier, financement, aménagement…</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721203v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azizi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-03273584v1</w:t>
+                <w:t xml:space="preserve">hal-05073147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsófia Veér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Králl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the Mexican frugal innovation landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion, recuperation, reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S) + Asociación Latinoamericana de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE), Dec 2022, Puebla (Mexico), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1037,64 +1037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Food Networks, Relocalisation And The Urban Food Provision Regime, Via The Multi Level Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S). USA., Sep 2019, New-Orleans, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1151,51 +1151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits alimentaires alternatifs et transition du régime de &amp;quot;provision&amp;quot;. Etude sociotechnique dans le contexte francilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020IAVF0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1312,51 +1312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BA42680"/>
+    <w:nsid w:val="18E6C641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>