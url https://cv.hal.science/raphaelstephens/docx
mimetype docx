--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -356,196 +356,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
+                <w:t xml:space="preserve">Un nouveau métier de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.239.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273578v1</w:t>
+                <w:t xml:space="preserve">hal-03273584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau métier de l’alimentation</w:t>
+                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.239.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273584v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1037,51 +1037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Food Networks, Relocalisation And The Urban Food Provision Regime, Via The Multi Level Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1312,51 +1312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E6C641"/>
+    <w:nsid w:val="B8F1F5DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>