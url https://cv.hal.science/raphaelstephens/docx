--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2168-2966</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OEBVs0VQCPIC</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -166,772 +187,772 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Food Networks and agri-food regime transitions: evolution of institutional knowledge on local food from the fruits and vegetables sector in France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’élevage français en quête d’avenir : accès au foncier, financement, aménagement…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Azizi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël James Somerville Stephens</w:t>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-03273578v1</w:t>
+                <w:t xml:space="preserve">hal-05073147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage français en quête d’avenir : accès au foncier, financement, aménagement…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative Food Networks and agri-food regime transitions: evolution of institutional knowledge on local food from the fruits and vegetables sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël James Somerville Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.1579-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-024-01512-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les circuits courts par les traces numériques de leurs réseaux. Le cas de la plateforme La Ruche qui dit Oui ! en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau métier de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.239.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital fooding, cashless marketplaces and reconnection in intermediated third places: Conceptualizing metropolitan food provision in the age of prosumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.366-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Azizi Askri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05073147v1</w:t>
+                <w:t xml:space="preserve">hal-03273578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1.3 - Report on enabling food environments (existing shops, infrastructures, labels) valuing NUCs-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EU Open Research Repository. 2024, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D1.4 - Typology of short and mid-tier chains valuing biodiversity, including SMART indexes of agrobiodiversity use in marketing and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Králl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Veér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Loconto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo. 2024, 198 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -941,193 +962,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the Mexican frugal innovation landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion, recuperation, reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S) + Asociación Latinoamericana de Estudios Sociales de la Ciencia y la Tecnología (ESOCITE), Dec 2022, Puebla (Mexico), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Food Networks, Relocalisation And The Urban Food Provision Regime, Via The Multi Level Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science (4S). USA., Sep 2019, New-Orleans, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1137,114 +1158,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits alimentaires alternatifs et transition du régime de &amp;quot;provision&amp;quot;. Etude sociotechnique dans le contexte francilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020IAVF0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02889441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1312,51 +1333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8F1F5DA"/>
+    <w:nsid w:val="0E45E4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphaelstephens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2168-2966" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OEBVs0VQCPIC" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Stephens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Azizi Askri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l James Somerville Stephens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01512-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ve&#233;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kr&#225;ll" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ramirez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02889441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>