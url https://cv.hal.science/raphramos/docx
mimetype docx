--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing Phase Transformations of Li6PS5Cl Argyrodite under Ambient Air and Dry Room Exposure</w:t>
+                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Naillou</w:t>
+                <w:t xml:space="preserve">Roberto Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Ramos</w:t>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Azaïs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.1507-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c11458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719412v1</w:t>
+                <w:t xml:space="preserve">hal-04569373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
+                <w:t xml:space="preserve">Evidencing Phase Transformations of Li6PS5Cl Argyrodite under Ambient Air and Dry Room Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Fantin</w:t>
+                <w:t xml:space="preserve">Paul Naillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+                <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.1507-1515. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c11458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569373v1</w:t>
+                <w:t xml:space="preserve">hal-04719412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct growth of carbon nanotubes forests on carbon fibers to replace microporous layers in proton exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaeyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -615,177 +615,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02082869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salim Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikru Adamu-Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
+                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -794,293 +794,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (11), pp.4955-4962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01879935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Carbon Nanotube Interconnects for Energy Efficient Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,230 +2632,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning Aluminum Fluoride coatings from plasma reactor walls in SiCl4/Cl2 plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: I. Without silicon etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.16, 711-715</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.102, (2007), 093304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384274v1</w:t>
+                <w:t xml:space="preserve">hal-00397074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: I. Without silicon etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleaning Aluminum Fluoride coatings from plasma reactor walls in SiCl4/Cl2 plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.102, (2007), 093304</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.16, 711-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397074v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: II. During silicon etching</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chamber walls conditioning and cleaning strategies to improve the stability of plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,472 +3821,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress on carbon nanotube BEOL interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Jaehyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Kalita</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Dhavamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEDM: International Electron Devices Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.937-942, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01795777v1</w:t>
+                <w:t xml:space="preserve">lirmm-01880198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Progress on Carbon Nanotube Integration for BEOL Interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Uhlig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Nagy</w:t>
+                <w:t xml:space="preserve">H. Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Lilienthal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Liske</w:t>
+                <w:t xml:space="preserve">D. Kalita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IITC: International Interconnect Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IITC.2018.8430411⟩</w:t>
+              <w:t xml:space="preserve">IEDM: International Electron Devices Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01880138v1</w:t>
+                <w:t xml:space="preserve">lirmm-01795777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on carbon nanotube BEOL interconnects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Challenges and Progress on Carbon Nanotube Integration for BEOL Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Uhlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jie Liang</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Dhavamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Lilienthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Jaehyun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abitha Dhavamani</w:t>
+                <w:t xml:space="preserve">R. Liske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.937-942, </w:t>
+              <w:t xml:space="preserve">IITC: International Interconnect Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Santa Clara, United States. pp.16-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IITC.2018.8430411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01880198v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01880138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vacancy defects on CNT interconnects: From statistical atomistic study to circuit simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,1838 +5232,1830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity distribution of Al sputtered atoms in an ICP reactor by laser absorption and Laser Induced Fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic investigation of plasma etching reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Touzeau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials (SPSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, China</w:t>
+              <w:t xml:space="preserve">VI Workshop em Fisica Molecular e Spectroscopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398880v1</w:t>
+                <w:t xml:space="preserve">hal-00397783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chabert</w:t>
+                <w:t xml:space="preserve">Physical and chemical reactions in Cl2 based etching plasmas: influence of plasma-surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400658v1</w:t>
+                <w:t xml:space="preserve">hal-00944941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical reactions in chlorine based etching plasmas: influence of plasma-surface interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity distribution of Al sputtered atoms in an ICP reactor by laser absorption and Laser Induced Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials (SPSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397781v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges in gate stack patterning for the next technological nodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research conference, Plasma processing science,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397773v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Stack Patterning: challenges of the future</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and chemical reactions in chlorine based etching plasmas: influence of plasma-surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Plasma-Nanotechnology &amp; Science (IC-PLANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, nagoya, Japan</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397778v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical reactions in Cl2 based etching plasmas: influence of plasma-surface interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gate Stack Patterning: challenges of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Huangshan, China</w:t>
+              <w:t xml:space="preserve">1st International Conference on Plasma-Nanotechnology &amp; Science (IC-PLANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944941v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic investigation of plasma etching reactors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The challenges in gate stack patterning for the next technological nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sungauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Workshop em Fisica Molecular e Spectroscopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brazil</w:t>
+              <w:t xml:space="preserve">Gordon research conference, Plasma processing science,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397783v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges involved in gate stack patterning for 45 nm technological nodes and beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Pargon</w:t>
+                <w:t xml:space="preserve">Blue diode laser absorption spectroscopy of sputtered aluminium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on plasma etch and strip in microelectronic (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397771v1</w:t>
+                <w:t xml:space="preserve">hal-00398863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the chamber walls surfaces of plasma reactors exposed to repeated fluorine-based plasma cleans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges involved in gate stack patterning for 45 nm technological nodes and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, toulouse, France</w:t>
+              <w:t xml:space="preserve">1st workshop on plasma etch and strip in microelectronic (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398865v1</w:t>
+                <w:t xml:space="preserve">hal-00397771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reactor walls chemical composition on radicals' densities in the chlorine based silicon etching ICP plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
+                <w:t xml:space="preserve">Restoring the chamber walls surfaces of plasma reactors exposed to repeated fluorine-based plasma cleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944971v1</w:t>
+                <w:t xml:space="preserve">hal-00398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cl2 based plasmas with chamber walls in a silicon etching reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of reactor walls chemical composition on radicals' densities in the chlorine based silicon etching ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397769v1</w:t>
+                <w:t xml:space="preserve">hal-00944971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue diode laser absorption spectroscopy of sputtered aluminium atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Cl2 based plasmas with chamber walls in a silicon etching reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, United States</w:t>
+              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398863v1</w:t>
+                <w:t xml:space="preserve">hal-00397769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub-45 nm technological nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub 45nm technological node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Luere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">209th ECS meeting, Denver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2006-01/8/367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944953v1</w:t>
+                <w:t xml:space="preserve">hal-00397753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Etching Challenges of New Materials Involved in Gate Stack Patterning for sub 45 nm Technological Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of chamber walls on radicals densities in Cl2 ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Electrochemical. Society (209th Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, denver, United States</w:t>
+              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398859v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Application of Fluorocarbon Plasmas for Integrated Circuits Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Chevolleau</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub-45 nm technological nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International workshop on fluorocarbon plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, autrans, France</w:t>
+              <w:t xml:space="preserve">209th ECS meeting, Denver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400476v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub 45nm technological node</w:t>
+                <w:t xml:space="preserve">Plasma Etching Challenges of New Materials Involved in Gate Stack Patterning for sub 45 nm Technological Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gouil</w:t>
@@ -7077,211 +7069,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Luere</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Electrochemical. Society (209th Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2006-01/8/367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00397753v1</w:t>
+                <w:t xml:space="preserve">hal-00398859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chamber walls on radicals densities in Cl2 ICP plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging Application of Fluorocarbon Plasmas for Integrated Circuits Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
+              <w:t xml:space="preserve">8th International workshop on fluorocarbon plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400475v1</w:t>
+                <w:t xml:space="preserve">hal-00400476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal gate stack plasma patterning studies</w:t>
               </w:r>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,51 +7912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on Pt-Salt Doped Carbon Nanotubes for Local Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les plasmas de gravure à couplage inductif et les parois du réacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8442,51 +8442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berrod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferdeghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01445C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Madsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger W. Noergaard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Raun Jacobsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azarnouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2QGRGZ8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neijbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2803881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sungauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mellhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2464126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397769v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Luere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2006-01/8/367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Belime" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benwadih" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berrod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferdeghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01445C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Madsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger W. Noergaard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Raun Jacobsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azarnouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2QGRGZ8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neijbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2803881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sungauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mellhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2464126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Luere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2006-01/8/367" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Belime" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benwadih" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>