--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
+                <w:t xml:space="preserve">Evidencing Phase Transformations of Li6PS5Cl Argyrodite under Ambient Air and Dry Room Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Fantin</w:t>
+                <w:t xml:space="preserve">Paul Naillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+                <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.1507-1515. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c11458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569373v1</w:t>
+                <w:t xml:space="preserve">hal-04719412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing Phase Transformations of Li6PS5Cl Argyrodite under Ambient Air and Dry Room Exposure</w:t>
+                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Naillou</w:t>
+                <w:t xml:space="preserve">Roberto Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+                <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Ramos</w:t>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Azaïs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.1507-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c11458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719412v1</w:t>
+                <w:t xml:space="preserve">hal-04569373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct growth of carbon nanotubes forests on carbon fibers to replace microporous layers in proton exchange membrane fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaeyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -615,472 +615,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02082869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Berrada</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.4955-4962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
+                <w:t xml:space="preserve">lirmm-01879935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t>
+                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (11), pp.4955-4962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01879935v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikru Adamu-Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Carbon Nanotube Interconnects for Energy Efficient Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,269 +1824,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma reactor dry cleaning strategy after TaC, MoN, WSi, W and WN etching processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas temperature measurement in HBr, Cl2, SF6, CF4 and O2 plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Neijbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, B 27, pp.113-120</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3106626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397116v1</w:t>
+                <w:t xml:space="preserve">hal-00388592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas temperature measurement in HBr, Cl2, SF6, CF4 and O2 plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma reactor dry cleaning strategy after TaC, MoN, WSi, W and WN etching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (3), pp.471-478. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, B 27, pp.113-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388592v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity distribution function of sputtered Ga atoms during inductively-coupled Ar plasma treatment of a GaAs surface</w:t>
               </w:r>
@@ -2291,260 +2291,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy in BCl3 inductively coupled plasmas: determination of density, rotational, translational and vibrational temperature of BCl molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tungsten metal gate etching in Cl2/O2 inductively coupled high density plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.41 (11), (2008), 115205</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.B 26, (2008), 1875-1882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397107v1</w:t>
+                <w:t xml:space="preserve">hal-00397097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten metal gate etching in Cl2/O2 inductively coupled high density plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption Spectroscopy in BCl3 inductively coupled plasmas: determination of density, rotational, translational and vibrational temperature of BCl molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.B 26, (2008), 1875-1882</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.41 (11), (2008), 115205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397097v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured velocity distribution of sputtered Al atoms perpendicularly and parallel to the target</w:t>
               </w:r>
@@ -2632,254 +2632,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: I. Without silicon etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleaning Aluminum Fluoride coatings from plasma reactor walls in SiCl4/Cl2 plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.102, (2007), 093304</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.16, 711-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397074v1</w:t>
+                <w:t xml:space="preserve">hal-00384274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning Aluminum Fluoride coatings from plasma reactor walls in SiCl4/Cl2 plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: II. During silicon etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (9), pp.102 093305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2803881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384274v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: II. During silicon etching</w:t>
+                <w:t xml:space="preserve">Influence of the reactor walls composition on radicals' densities and total pressure in Cl2 inductively coupled plasmas: I. Without silicon etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
@@ -2888,78 +2897,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 102 (9), pp.102 093305. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, pp.102, (2007), 093304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2803881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00384292v1</w:t>
+                <w:t xml:space="preserve">hal-00397074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etching mechanisms of HfO2, SiO2, and poly-Si substrates in BCl3 plasmas</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chamber walls conditioning and cleaning strategies to improve the stability of plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,351 +3821,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on carbon nanotube BEOL interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Uhlig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Liang</w:t>
+                <w:t xml:space="preserve">H. Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Jaehyun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abitha Dhavamani</w:t>
+                <w:t xml:space="preserve">D. Kalita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.937-942, </w:t>
+              <w:t xml:space="preserve">IEDM: International Electron Devices Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01880198v1</w:t>
+                <w:t xml:space="preserve">lirmm-01795777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress on carbon nanotube BEOL interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Jaehyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Kalita</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Dhavamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEDM: International Electron Devices Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.937-942, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2018.8342144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01795777v1</w:t>
+                <w:t xml:space="preserve">lirmm-01880198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Progress on Carbon Nanotube Integration for BEOL Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Uhlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Dhavamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Lilienthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vacancy defects on CNT interconnects: From statistical atomistic study to circuit simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,172 +5232,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic investigation of plasma etching reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity distribution of Al sputtered atoms in an ICP reactor by laser absorption and Laser Induced Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Vempaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Workshop em Fisica Molecular e Spectroscopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brazil</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials (SPSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397783v1</w:t>
+                <w:t xml:space="preserve">hal-00398880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical reactions in Cl2 based etching plasmas: influence of plasma-surface interactions</w:t>
+                <w:t xml:space="preserve">Physical and chemical reactions in chlorine based etching plasmas: influence of plasma-surface interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
@@ -5432,1731 +5419,1744 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Huangshan, China</w:t>
+              <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944941v1</w:t>
+                <w:t xml:space="preserve">hal-00397781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity distribution of Al sputtered atoms in an ICP reactor by laser absorption and Laser Induced Fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials (SPSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, China</w:t>
+              <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398880v1</w:t>
+                <w:t xml:space="preserve">hal-00400658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ramos</w:t>
+                <w:t xml:space="preserve">Gate Stack Patterning: challenges of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Plasma-Nanotechnology &amp; Science (IC-PLANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400658v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical reactions in chlorine based etching plasmas: influence of plasma-surface interactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The challenges in gate stack patterning for the next technological nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sungauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, China</w:t>
+              <w:t xml:space="preserve">Gordon research conference, Plasma processing science,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397781v1</w:t>
+                <w:t xml:space="preserve">hal-00397773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Stack Patterning: challenges of the future</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and chemical reactions in Cl2 based etching plasmas: influence of plasma-surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Plasma-Nanotechnology &amp; Science (IC-PLANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, nagoya, Japan</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Conference on Plasma Science and Technology (APCPST) and 21st Symposium on Plasma Science for Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Huangshan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397778v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges in gate stack patterning for the next technological nodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic investigation of plasma etching reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research conference, Plasma processing science,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States</w:t>
+              <w:t xml:space="preserve">VI Workshop em Fisica Molecular e Spectroscopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397773v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue diode laser absorption spectroscopy of sputtered aluminium atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Touzeau</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges involved in gate stack patterning for 45 nm technological nodes and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States</w:t>
+              <w:t xml:space="preserve">1st workshop on plasma etch and strip in microelectronic (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398863v1</w:t>
+                <w:t xml:space="preserve">hal-00397771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges involved in gate stack patterning for 45 nm technological nodes and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring the chamber walls surfaces of plasma reactors exposed to repeated fluorine-based plasma cleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on plasma etch and strip in microelectronic (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">16th International Colloquium on Plasma processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397771v1</w:t>
+                <w:t xml:space="preserve">hal-00398865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the chamber walls surfaces of plasma reactors exposed to repeated fluorine-based plasma cleans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of reactor walls chemical composition on radicals' densities in the chlorine based silicon etching ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Colloquium on Plasma processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398865v1</w:t>
+                <w:t xml:space="preserve">hal-00944971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reactor walls chemical composition on radicals' densities in the chlorine based silicon etching ICP plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Cl2 based plasmas with chamber walls in a silicon etching reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944971v1</w:t>
+                <w:t xml:space="preserve">hal-00397769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cl2 based plasmas with chamber walls in a silicon etching reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue diode laser absorption spectroscopy of sputtered aluminium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics VII,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
+              <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397769v1</w:t>
+                <w:t xml:space="preserve">hal-00398863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub 45nm technological node</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. R. Joubert</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub-45 nm technological nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Luere</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">209th ECS meeting, Denver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397753v1</w:t>
+                <w:t xml:space="preserve">hal-00944953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chamber walls on radicals densities in Cl2 ICP plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma Etching Challenges of New Materials Involved in Gate Stack Patterning for sub 45 nm Technological Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the Electrochemical. Society (209th Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400475v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub-45 nm technological nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Plasma etching challenges of new materials involved in gate stack patterning for sub 45nm technological node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Luere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">209th ECS meeting, Denver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2006-01/8/367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944953v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Etching Challenges of New Materials Involved in Gate Stack Patterning for sub 45 nm Technological Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of chamber walls on radicals densities in Cl2 ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Electrochemical. Society (209th Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, denver, United States</w:t>
+              <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398859v1</w:t>
+                <w:t xml:space="preserve">hal-00400475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Application of Fluorocarbon Plasmas for Integrated Circuits Fabrication</w:t>
               </w:r>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International AVS Symposium &amp; Topical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, san francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7660,51 +7660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,51 +7912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on Pt-Salt Doped Carbon Nanotubes for Local Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les plasmas de gravure à couplage inductif et les parois du réacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8442,51 +8442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berrod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferdeghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01445C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Madsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger W. Noergaard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Raun Jacobsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azarnouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2QGRGZ8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neijbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2803881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sungauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mellhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2464126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398863v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Luere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2006-01/8/367" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944953v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Belime" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benwadih" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Naillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aza&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berrod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferdeghini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR01445C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mette Madsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger W. Noergaard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicklas Raun Jacobsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Menguelti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azarnouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouchier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2QGRGZ8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neijbauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3106626" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaurain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2803881" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sungauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mellhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2464126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04049568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Randrema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Launois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02624143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevolleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwine Pargon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azarnouch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Menguelti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397853v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944941v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397769v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gouil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Luere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2006-01/8/367" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397763v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04248083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Belime" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benwadih" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00330664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>