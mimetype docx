--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raquel Becerril Ortega </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raquel-becerril-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5624-3202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134501837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des processus d’expérimentation - Apprendre à affronter l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 25 (1), pp.40-64. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s dans le champ de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 57 (3), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.057.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur.trice.s dans le champ de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes Autour de la transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 228 (3), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.228.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de simulation dans la formation technologique, étude didactique en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises d'information dans les activités professionnelles : des éléments à prendre en compte en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des références pour des pratiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de développement professionnel en formation technologique supérieure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.5 n°11, pp.209 - 224. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de formation dans les écoles d'ingénieurs. Un débat reconnu, une place pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 1, 2008, pp. 121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une expérience en simulation pour transmettre un geste technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) – Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports Low Tech en formation. Nouvelles configurations apprenantes en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la culture de la didactique professionnelle dans une démarche d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies immersives dans les formations en santé ? Dépasser l’effet Waouh...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Morocco. C0105-p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la numératie en santé à l’aide de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Maroc. C053-p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des pratiques formatives éco-responsables en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux, nouvelles pratiques pour former au travail par la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Sep 2024, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets intermédiaires de l’alternance. Continuités des lieux de pratiques et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fristalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apprendre dans, par, en, avec (l’) alternance : enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt (Réseau pour l’apprendre en alternance), Nov 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des besoins pour concevoir des formations en simulation. Le cas d’une haute école de santé en Suisse occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Universitaire des Métiers de la Formation (RUMEF°, May 2023, Tour, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins de formation : une entrée par les enjeux de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des besoins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never have I ever... Supporting teachers and trainers during their first experiences with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Muro Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSIM « Back to the future – From digital revolution to evolution »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Suisse : CHUV, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Créateur·trice·s (extra)ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation » (IEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre à la lumière des enjeux écologiques et sociétaux [Atelier], Colloque Éduquer à l'esprit d'entreprendre, former à l'entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realidad Virtual y formación en habilidades transversales de comunicación. Tendencias de la simulación en profesiones de la salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Martinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congreso latinoamericano de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cancun, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil de simulation pour la formation des soignants en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de Didactique professionnelle, Université de Sherbrooke, Campus Longueuil. 23-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil de simulation pour la formation de soignant.e.s en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation des microprocesseurs à l'aide de la simulation. Étude de cas des représentations des savoirs technopédagogiques disciplinaires chez 40 enseignants en électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15° colloque international de l'association française d'éducation comparée et des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les professionnel.le.s de santé en situation d’interaction avec des patient.e.s atteint.e.s de MAAD. Enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l’association RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de pièces industrielles dans la formation en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la conception d’un artefact : approches didactiques et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE : Le cas d'un système d'évaluation substituant le curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École publique / École privée et l’évaluation des performances des élèves - Le contexte scolaire chilien et le système de mesure de la qualité de l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sociologie et didactiques vers une transgression des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et Serious Game, Analyse des porosités, Les jeux sérieux : situations, environnements ou artefacts pour l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à distance et présentiel, analyse comparative de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international questions pédagogiques dans l'enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de synchronisation des échanges écrits : analyse comparative de deux dispositifs de formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités, postures, interaction : l'interprétation des traces au sein d'une plateforme à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Échanger Pour Apprendre en Ligne (EPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation: analyse de la genèse instrumentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des traces d'activités sur un artefact dédié aux échanges pédagogiques, Lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE2010 - 7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle artisanal de la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitatives des traces d'activités sur un artefact dédié aux échanges pédagogiques: lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une situation de formation avec simulateur : analyse des traces des actions des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur pour la formation des techniciens supérieurs: analyse didactique du dispositif et des séances de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international question pédagogiques de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación entre la identidad profesional y la práctica docente: aplicación al estudio del profesorado de ingeniería de la producción en el desarrollo de un simulador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional de la formacion continua del profesorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NC milling skills through practise of simulated work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de la Sociedad de Ingeniería de Fabricación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Calatayud, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique, un simulateur comme outil d’évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement professionnel et parcours initial de formation : deux pistes pour délimiter la professionnalisation. Le cas de six enseignants en lycée technique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gremion &amp; C. de Paor (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus et finalités de la professionnalisation. Comment évaluer la professionnalité émergente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.171-186, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel &amp; R. Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.101-127, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics (p. 101-127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin; C. Vidal-Gomel; R. Becerril-Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becerril-Ortega, R. (2020). Les activités de conception en formation. Analyse micro-didactique de deux séances de conception-réalisation en enseignement de codes opératoires en génie mécanique. In J. Didier & N. Bonnardel (dir). Didactique de la conception. Suisse: Presses de l’UTBM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation de microprocesseurs à l'aide de la simulation: étude de cas des représentations de savoirs technopédagogiques disciplinaires de 40 enseignants d'électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain: enjeux, priorités, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets didactiques du marché scolaire au Chili. L'enseignement à partir d'une évaluation standardisée en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation: éclairage de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conception en formation. Analyse micro-didactique des séances de conception-réalisation en enseignement des codes opératoires en génie mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didactique de la conception. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel simulateur pour quel enseignement ? Réflexion sur les motivations des concepteurs d'un simulateur de machine outil à commande numérique pour la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l’Éducation dans les champs de la formation? Quelle mobilisation et légitimation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie de dispositif de formation dans l'enseignement agricole: éléments de problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats sur la professionnalisation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations dans l'activité au travail, enjeux pour la simulation en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la révolution informationnelle liée au numérique: enjeux pour les processus d'apprentissage et d'autoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire autrement dans le scientifique et dans les didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaississement de la donnée filmique par une co-construction des données en situation d'observation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive du séminaire, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de contenus d'enseignement et de formation : le cas d'une formation technologique supérieure professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis for instructional design and use of Serious Games, 7th CNRS School on Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session de recherche Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique professionnelle et didactique de la technologie pour analyser le travail de transposition réalisé par des enseignants en technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation : de la conception à l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’analyse de contexte de travail et la formation : Apports de la didactique professionnelle comme démarche théorico méthodologique pour l’élaboration de curriculums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique à l’aide d’un simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz : processus de conception didactique d'un outil numérique de formation [Ressource interactive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021, https://fabrique-formations.univ-lille.fr/imexa/etude-de-cas-virtualz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte professionnel, contexte de la formation technologique supérieure, approche didactique. Le cas des formations utilisant des simulateurs informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail et concevoir la formation, autour des enjeux méthodologiques de l’analyse de l’activité des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques pour la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulacion y los simuladores en el campo de la formacion en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines. Filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">228 (3), 2022, Education Permanente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia. Transformations, recherches en éducation et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines : filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, 192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image en éducation et formation : Challenge Xperium « Kaléidoscope ! L'image dans toutes les sciences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en formation : Entretien avec Raquel Becerril-Ortega [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier mâché à la réalité virtuelle : Des modèles didactiques d’anatomie à découvrir avec l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raquel Becerril Ortega </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experte en Formation pas la Simulation, Haute École de Santé Vaud (HESAV), HES-SO, Suisse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raquel-becerril-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5624-3202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134501837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure, docteure et maîtresse de conférences en sciences de l’éducation, mes activités se développent au croisement de la simulation en santé, de l’innovation technopédagogique et de la recherche appliquée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur la conception, l’évaluation et le déploiement de dispositifs de formation mobilisant la simulation procédurale, relationnelle et immersive, au service du développement des compétences en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Fabrique des formations – Coordinatrice Pôle IMEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Faculté PsySEF, Université de Lille (2021-2022) : Coordination du volet formation, conception d’outils et d’environnements numériques d’apprentissage, scénarisation pédagogique et interactive (réalité virtuelle et mixte, IA, simulation), dans le cadre du Programme Investissements d’avenir (I-SITE ULNE / ANR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet VirtuAlz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CIREL Équipe Trigone, Université de Lille (2019-2021)Direction du projet pédagogique visant l’apprentissage de la communication avec un patient virtuel présentant des troubles de type Alzheimer par la simulation, en partenariat avec le Broca Living Lab (AP-HP) et l’Agence Nationale de la Recherche, dans le cadre du Challenge Life, Health and Wellbeing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheffe de projet – Apprendre l’anatomie en immersion 360° dans les formations initiales en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HESAV – HES-SO, Suisse (2025-2026)Pilotage de l’implémentation à grande échelle de la réalité virtuelle immersive dans un module de formation dédié à l’apprentissage de l’anatomie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à soigner autrement ? Analyse didactique d’une démarche low‑tech de simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23-1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/162lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF: Sciences et Technologie de l'Information et de la comunication pour l'Ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des processus d’expérimentation - Apprendre à affronter l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 25 (1), pp.40-64. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur.trice.s dans le champ de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s dans le champ de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 57 (3), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.057.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes Autour de la transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 228 (3), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.228.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de simulation dans la formation technologique, étude didactique en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises d'information dans les activités professionnelles : des éléments à prendre en compte en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de développement professionnel en formation technologique supérieure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.5 n°11, pp.209 - 224. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des références pour des pratiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de formation dans les écoles d'ingénieurs. Un débat reconnu, une place pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 1, 2008, pp. 121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une expérience en simulation pour transmettre un geste technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) – Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports Low Tech en formation. Nouvelles configurations apprenantes en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la culture de la didactique professionnelle dans une démarche d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies immersives dans les formations en santé ? Dépasser l’effet Waouh...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Morocco. C0105-p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets intermédiaires de l’alternance. Continuités des lieux de pratiques et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fristalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apprendre dans, par, en, avec (l’) alternance : enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt (Réseau pour l’apprendre en alternance), Nov 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la numératie en santé à l’aide de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Maroc. C053-p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des pratiques formatives éco-responsables en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux, nouvelles pratiques pour former au travail par la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Sep 2024, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des besoins pour concevoir des formations en simulation. Le cas d’une haute école de santé en Suisse occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Universitaire des Métiers de la Formation (RUMEF°, May 2023, Tour, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins de formation : une entrée par les enjeux de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never have I ever... Supporting teachers and trainers during their first experiences with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Muro Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSIM « Back to the future – From digital revolution to evolution »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Suisse : CHUV, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des besoins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Créateur·trice·s (extra)ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation » (IEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre à la lumière des enjeux écologiques et sociétaux [Atelier], Colloque Éduquer à l'esprit d'entreprendre, former à l'entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realidad Virtual y formación en habilidades transversales de comunicación. Tendencias de la simulación en profesiones de la salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Martinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congreso latinoamericano de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cancun, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil de simulation pour la formation des soignants en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de Didactique professionnelle, Université de Sherbrooke, Campus Longueuil. 23-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil de simulation pour la formation de soignant.e.s en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation des microprocesseurs à l'aide de la simulation. Étude de cas des représentations des savoirs technopédagogiques disciplinaires chez 40 enseignants en électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15° colloque international de l'association française d'éducation comparée et des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les professionnel.le.s de santé en situation d’interaction avec des patient.e.s atteint.e.s de MAAD. Enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l’association RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de pièces industrielles dans la formation en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la conception d’un artefact : approches didactiques et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE : Le cas d'un système d'évaluation substituant le curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École publique / École privée et l’évaluation des performances des élèves - Le contexte scolaire chilien et le système de mesure de la qualité de l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sociologie et didactiques vers une transgression des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et Serious Game, Analyse des porosités, Les jeux sérieux : situations, environnements ou artefacts pour l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à distance et présentiel, analyse comparative de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international questions pédagogiques dans l'enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de synchronisation des échanges écrits : analyse comparative de deux dispositifs de formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités, postures, interaction : l'interprétation des traces au sein d'une plateforme à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Échanger Pour Apprendre en Ligne (EPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation: analyse de la genèse instrumentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des traces d'activités sur un artefact dédié aux échanges pédagogiques, Lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE2010 - 7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle artisanal de la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitatives des traces d'activités sur un artefact dédié aux échanges pédagogiques: lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une situation de formation avec simulateur : analyse des traces des actions des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur pour la formation des techniciens supérieurs: analyse didactique du dispositif et des séances de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international question pédagogiques de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación entre la identidad profesional y la práctica docente: aplicación al estudio del profesorado de ingeniería de la producción en el desarrollo de un simulador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional de la formacion continua del profesorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NC milling skills through practise of simulated work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de la Sociedad de Ingeniería de Fabricación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Calatayud, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique, un simulateur comme outil d’évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel &amp; R. Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.101-127, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement professionnel et parcours initial de formation : deux pistes pour délimiter la professionnalisation. Le cas de six enseignants en lycée technique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gremion &amp; C. de Paor (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus et finalités de la professionnalisation. Comment évaluer la professionnalité émergente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.171-186, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics (p. 101-127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin; C. Vidal-Gomel; R. Becerril-Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becerril-Ortega, R. (2020). Les activités de conception en formation. Analyse micro-didactique de deux séances de conception-réalisation en enseignement de codes opératoires en génie mécanique. In J. Didier & N. Bonnardel (dir). Didactique de la conception. Suisse: Presses de l’UTBM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation de microprocesseurs à l'aide de la simulation: étude de cas des représentations de savoirs technopédagogiques disciplinaires de 40 enseignants d'électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain: enjeux, priorités, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets didactiques du marché scolaire au Chili. L'enseignement à partir d'une évaluation standardisée en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation: éclairage de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conception en formation. Analyse micro-didactique des séances de conception-réalisation en enseignement des codes opératoires en génie mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didactique de la conception. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie de dispositif de formation dans l'enseignement agricole: éléments de problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats sur la professionnalisation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel simulateur pour quel enseignement ? Réflexion sur les motivations des concepteurs d'un simulateur de machine outil à commande numérique pour la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l’Éducation dans les champs de la formation? Quelle mobilisation et légitimation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations dans l'activité au travail, enjeux pour la simulation en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la révolution informationnelle liée au numérique: enjeux pour les processus d'apprentissage et d'autoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaississement de la donnée filmique par une co-construction des données en situation d'observation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire autrement dans le scientifique et dans les didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive du séminaire, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de contenus d'enseignement et de formation : le cas d'une formation technologique supérieure professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis for instructional design and use of Serious Games, 7th CNRS School on Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session de recherche Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique professionnelle et didactique de la technologie pour analyser le travail de transposition réalisé par des enseignants en technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation : de la conception à l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’analyse de contexte de travail et la formation : Apports de la didactique professionnelle comme démarche théorico méthodologique pour l’élaboration de curriculums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique à l’aide d’un simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz : processus de conception didactique d'un outil numérique de formation [Ressource interactive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021, https://fabrique-formations.univ-lille.fr/imexa/etude-de-cas-virtualz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte professionnel, contexte de la formation technologique supérieure, approche didactique. Le cas des formations utilisant des simulateurs informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail et concevoir la formation, autour des enjeux méthodologiques de l’analyse de l’activité des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques pour la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines. Filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">228 (3), 2022, Education Permanente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulacion y los simuladores en el campo de la formacion en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia. Transformations, recherches en éducation et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines : filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, 192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image en éducation et formation : Challenge Xperium « Kaléidoscope ! L'image dans toutes les sciences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en formation : Entretien avec Raquel Becerril-Ortega [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier mâché à la réalité virtuelle : Des modèles didactiques d’anatomie à découvrir avec l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C41FAC7"/>
+    <w:nsid w:val="DE196B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-becerril-ortega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5624-3202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134501837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0040" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00526169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luthringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnegg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie de Goum&#246;ens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Helfer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ch&#233;del" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Favez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muro Sans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mejia Diaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martinic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Andrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lorca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vanderstichel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Modeste Dabove Foueko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tarrit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vandermeulen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Escudero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mej&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35366/109707" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270757v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112651v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-becerril-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5624-3202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134501837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnegg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00526169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luthringer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie de Goum&#246;ens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Helfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ch&#233;del" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Favez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muro Sans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mejia Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martinic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Andrade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vanderstichel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Modeste Dabove Foueko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tarrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vandermeulen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Escudero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mej&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35366/109707" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>