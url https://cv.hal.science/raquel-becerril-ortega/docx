--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raquel Becerril Ortega </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experte en Formation pas la Simulation, Haute École de Santé Vaud (HESAV), HES-SO, Suisse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raquel-becerril-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5624-3202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134501837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure, docteure et maîtresse de conférences en sciences de l’éducation, mes activités se développent au croisement de la simulation en santé, de l’innovation technopédagogique et de la recherche appliquée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur la conception, l’évaluation et le déploiement de dispositifs de formation mobilisant la simulation procédurale, relationnelle et immersive, au service du développement des compétences en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Fabrique des formations – Coordinatrice Pôle IMEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Faculté PsySEF, Université de Lille (2021-2022) : Coordination du volet formation, conception d’outils et d’environnements numériques d’apprentissage, scénarisation pédagogique et interactive (réalité virtuelle et mixte, IA, simulation), dans le cadre du Programme Investissements d’avenir (I-SITE ULNE / ANR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet VirtuAlz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CIREL Équipe Trigone, Université de Lille (2019-2021)Direction du projet pédagogique visant l’apprentissage de la communication avec un patient virtuel présentant des troubles de type Alzheimer par la simulation, en partenariat avec le Broca Living Lab (AP-HP) et l’Agence Nationale de la Recherche, dans le cadre du Challenge Life, Health and Wellbeing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheffe de projet – Apprendre l’anatomie en immersion 360° dans les formations initiales en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HESAV – HES-SO, Suisse (2025-2026)Pilotage de l’implémentation à grande échelle de la réalité virtuelle immersive dans un module de formation dédié à l’apprentissage de l’anatomie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à soigner autrement ? Analyse didactique d’une démarche low‑tech de simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23-1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/162lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF: Sciences et Technologie de l'Information et de la comunication pour l'Ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des processus d’expérimentation - Apprendre à affronter l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 25 (1), pp.40-64. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur.trice.s dans le champ de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s dans le champ de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 57 (3), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.057.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes Autour de la transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 228 (3), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.228.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de simulation dans la formation technologique, étude didactique en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises d'information dans les activités professionnelles : des éléments à prendre en compte en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de développement professionnel en formation technologique supérieure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.5 n°11, pp.209 - 224. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des références pour des pratiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de formation dans les écoles d'ingénieurs. Un débat reconnu, une place pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 1, 2008, pp. 121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une expérience en simulation pour transmettre un geste technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) – Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports Low Tech en formation. Nouvelles configurations apprenantes en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la culture de la didactique professionnelle dans une démarche d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies immersives dans les formations en santé ? Dépasser l’effet Waouh...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Morocco. C0105-p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets intermédiaires de l’alternance. Continuités des lieux de pratiques et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fristalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apprendre dans, par, en, avec (l’) alternance : enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt (Réseau pour l’apprendre en alternance), Nov 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la numératie en santé à l’aide de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Maroc. C053-p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des pratiques formatives éco-responsables en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux, nouvelles pratiques pour former au travail par la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Sep 2024, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des besoins pour concevoir des formations en simulation. Le cas d’une haute école de santé en Suisse occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Universitaire des Métiers de la Formation (RUMEF°, May 2023, Tour, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins de formation : une entrée par les enjeux de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never have I ever... Supporting teachers and trainers during their first experiences with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Muro Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSIM « Back to the future – From digital revolution to evolution »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Suisse : CHUV, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des besoins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Créateur·trice·s (extra)ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation » (IEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre à la lumière des enjeux écologiques et sociétaux [Atelier], Colloque Éduquer à l'esprit d'entreprendre, former à l'entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realidad Virtual y formación en habilidades transversales de comunicación. Tendencias de la simulación en profesiones de la salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Martinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congreso latinoamericano de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cancun, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil de simulation pour la formation des soignants en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de Didactique professionnelle, Université de Sherbrooke, Campus Longueuil. 23-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil de simulation pour la formation de soignant.e.s en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation des microprocesseurs à l'aide de la simulation. Étude de cas des représentations des savoirs technopédagogiques disciplinaires chez 40 enseignants en électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15° colloque international de l'association française d'éducation comparée et des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les professionnel.le.s de santé en situation d’interaction avec des patient.e.s atteint.e.s de MAAD. Enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l’association RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de pièces industrielles dans la formation en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la conception d’un artefact : approches didactiques et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE : Le cas d'un système d'évaluation substituant le curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École publique / École privée et l’évaluation des performances des élèves - Le contexte scolaire chilien et le système de mesure de la qualité de l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sociologie et didactiques vers une transgression des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et Serious Game, Analyse des porosités, Les jeux sérieux : situations, environnements ou artefacts pour l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à distance et présentiel, analyse comparative de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international questions pédagogiques dans l'enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de synchronisation des échanges écrits : analyse comparative de deux dispositifs de formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités, postures, interaction : l'interprétation des traces au sein d'une plateforme à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Échanger Pour Apprendre en Ligne (EPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation: analyse de la genèse instrumentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des traces d'activités sur un artefact dédié aux échanges pédagogiques, Lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE2010 - 7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle artisanal de la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitatives des traces d'activités sur un artefact dédié aux échanges pédagogiques: lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une situation de formation avec simulateur : analyse des traces des actions des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur pour la formation des techniciens supérieurs: analyse didactique du dispositif et des séances de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international question pédagogiques de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación entre la identidad profesional y la práctica docente: aplicación al estudio del profesorado de ingeniería de la producción en el desarrollo de un simulador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional de la formacion continua del profesorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NC milling skills through practise of simulated work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de la Sociedad de Ingeniería de Fabricación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Calatayud, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique, un simulateur comme outil d’évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel &amp; R. Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.101-127, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement professionnel et parcours initial de formation : deux pistes pour délimiter la professionnalisation. Le cas de six enseignants en lycée technique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gremion &amp; C. de Paor (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus et finalités de la professionnalisation. Comment évaluer la professionnalité émergente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.171-186, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics (p. 101-127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin; C. Vidal-Gomel; R. Becerril-Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becerril-Ortega, R. (2020). Les activités de conception en formation. Analyse micro-didactique de deux séances de conception-réalisation en enseignement de codes opératoires en génie mécanique. In J. Didier & N. Bonnardel (dir). Didactique de la conception. Suisse: Presses de l’UTBM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation de microprocesseurs à l'aide de la simulation: étude de cas des représentations de savoirs technopédagogiques disciplinaires de 40 enseignants d'électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain: enjeux, priorités, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets didactiques du marché scolaire au Chili. L'enseignement à partir d'une évaluation standardisée en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation: éclairage de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conception en formation. Analyse micro-didactique des séances de conception-réalisation en enseignement des codes opératoires en génie mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didactique de la conception. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie de dispositif de formation dans l'enseignement agricole: éléments de problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats sur la professionnalisation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel simulateur pour quel enseignement ? Réflexion sur les motivations des concepteurs d'un simulateur de machine outil à commande numérique pour la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l’Éducation dans les champs de la formation? Quelle mobilisation et légitimation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations dans l'activité au travail, enjeux pour la simulation en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la révolution informationnelle liée au numérique: enjeux pour les processus d'apprentissage et d'autoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaississement de la donnée filmique par une co-construction des données en situation d'observation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire autrement dans le scientifique et dans les didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive du séminaire, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de contenus d'enseignement et de formation : le cas d'une formation technologique supérieure professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis for instructional design and use of Serious Games, 7th CNRS School on Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session de recherche Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique professionnelle et didactique de la technologie pour analyser le travail de transposition réalisé par des enseignants en technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation : de la conception à l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’analyse de contexte de travail et la formation : Apports de la didactique professionnelle comme démarche théorico méthodologique pour l’élaboration de curriculums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique à l’aide d’un simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz : processus de conception didactique d'un outil numérique de formation [Ressource interactive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021, https://fabrique-formations.univ-lille.fr/imexa/etude-de-cas-virtualz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte professionnel, contexte de la formation technologique supérieure, approche didactique. Le cas des formations utilisant des simulateurs informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail et concevoir la formation, autour des enjeux méthodologiques de l’analyse de l’activité des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques pour la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines. Filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">228 (3), 2022, Education Permanente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulacion y los simuladores en el campo de la formacion en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia. Transformations, recherches en éducation et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines : filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, 192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image en éducation et formation : Challenge Xperium « Kaléidoscope ! L'image dans toutes les sciences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en formation : Entretien avec Raquel Becerril-Ortega [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier mâché à la réalité virtuelle : Des modèles didactiques d’anatomie à découvrir avec l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raquel Becerril Ortega </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Experte en Formation par la Simulation, Haute École de Santé Vaud (HESAV), HES-SO, Suisse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raquel-becerril-ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5624-3202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134501837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure, docteure et maîtresse de conférences en sciences de l’éducation, mes activités se développent au croisement de la simulation en santé, de l’innovation technopédagogique et de la recherche appliquée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur la conception, l’évaluation et le déploiement de dispositifs de formation mobilisant la simulation procédurale, relationnelle et immersive, au service du développement des compétences en santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Fabrique des formations – Coordinatrice Pôle IMEXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Faculté PsySEF, Université de Lille (2021-2022) : Coordination du volet formation, conception d’outils et d’environnements numériques d’apprentissage, scénarisation pédagogique et interactive (réalité virtuelle et mixte, IA, simulation), dans le cadre du Programme Investissements d’avenir (I-SITE ULNE / ANR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet VirtuAlz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">CIREL Équipe Trigone, Université de Lille (2019-2021)Direction du projet pédagogique visant l’apprentissage de la communication avec un patient virtuel présentant des troubles de type Alzheimer par la simulation, en partenariat avec le Broca Living Lab (AP-HP) et l’Agence Nationale de la Recherche, dans le cadre du Challenge Life, Health and Wellbeing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheffe de projet – Apprendre l’anatomie en immersion 360° dans les formations initiales en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HESAV – HES-SO, Suisse (2025-2026)Pilotage de l’implémentation à grande échelle de la réalité virtuelle immersive dans un module de formation dédié à l’apprentissage de l’anatomie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à soigner autrement ? Analyse didactique d’une démarche low‑tech de simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23-1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/162lb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Learning in Higher Education through Immersive Virtual Reality (IVR): A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djazia Bessalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Bachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (3), 30p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.33.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des processus d’expérimentation - Apprendre à affronter l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 25 (1), pp.40-64. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s dans le champ de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 57 (3), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.057.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur.trice.s dans le champ de l’économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes Autour de la transposition didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une perspective anthropologique en formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 228 (3), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edpe.228.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail pour concevoir la formation : Autour des enjeux méthodologiques de l'analyse de l'activité des adultes pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de simulation dans la formation technologique, étude didactique en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises d'information dans les activités professionnelles : des éléments à prendre en compte en formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.30-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs de développement professionnel en formation technologique supérieure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.5 n°11, pp.209 - 224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des références pour des pratiques de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions de formation dans les écoles d'ingénieurs. Un débat reconnu, une place pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Oget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 1, 2008, pp. 121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une expérience en simulation pour transmettre un geste technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) – Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports Low Tech en formation. Nouvelles configurations apprenantes en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schnegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la culture de la didactique professionnelle dans une démarche d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Luthringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ᵉ colloque international de Recherches et Pratiques en Didactique Professionnelle (RPDP) : Faire de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP), Jun 2025, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la numératie en santé à l’aide de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Chédel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Maroc. C053-p. 60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets intermédiaires de l’alternance. Continuités des lieux de pratiques et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fristalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apprendre dans, par, en, avec (l’) alternance : enjeux et perspectives pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RésAAlt (Réseau pour l’apprendre en alternance), Nov 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des pratiques formatives éco-responsables en simulation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre André Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux, nouvelles pratiques pour former au travail par la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Activités, Sep 2024, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies immersives dans les formations en santé ? Dépasser l’effet Waouh...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie de Goumöens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Internationale Francophone d’Éducation Médicale, Jun 2024, Marrackech, Maroc, Morocco. C0105-p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des besoins pour concevoir des formations en simulation. Le cas d’une haute école de santé en Suisse occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Universitaire des Métiers de la Formation (RUMEF°, May 2023, Tour, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des besoins de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never have I ever... Supporting teachers and trainers during their first experiences with immersive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Muro Sans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSIM « Back to the future – From digital revolution to evolution »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Suisse : CHUV, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium: Analyse des besoins de formation Actualités d’une démarche pour concevoir des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation (AREF), Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins de formation : une entrée par les enjeux de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Éducation et en Formation (AREF), Nov 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, interdisciplinarité et conception de formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de la SELF, L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Ergonomie de Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme analyseur de l’interdisciplinarité au sein d’une activité collective. Actes du 55e congrès de la SELF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langues Française (SELF). 12-13, Jan 2021, Paris (on line), France. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Créateur·trice·s (extra)ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Improviser l’enseignement… Enseigner I’improvisation » (IEEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de créateur·trice·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre à la lumière des enjeux écologiques et sociétaux [Atelier], Colloque Éduquer à l'esprit d'entreprendre, former à l'entrepreneuriat ? Enjeux, questions, transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realidad Virtual y formación en habilidades transversales de comunicación. Tendencias de la simulación en profesiones de la salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Martinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Lorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congreso latinoamericano de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cancun, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil de simulation pour la formation des soignants en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque international de Didactique professionnelle, Université de Sherbrooke, Campus Longueuil. 23-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil de simulation pour la formation de soignant.e.s en gériatrie. Expérimenter pour apprendre ou questionner ses pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° colloque international de la didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation des microprocesseurs à l'aide de la simulation. Étude de cas des représentations des savoirs technopédagogiques disciplinaires chez 40 enseignants en électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15° colloque international de l'association française d'éducation comparée et des échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jézégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les professionnel.le.s de santé en situation d’interaction avec des patient.e.s atteint.e.s de MAAD. Enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l’association RPDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de pièces industrielles dans la formation en génie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la conception d’un artefact : approches didactiques et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE DIDACTIQUE SOCIOLOGIQUE : Le cas d'un système d'évaluation substituant le curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° colloque international de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques professionnelles des enseignants chiliens au regard des changements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École publique / École privée et l’évaluation des performances des élèves - Le contexte scolaire chilien et le système de mesure de la qualité de l'enseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sociologie et didactiques vers une transgression des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation et Serious Game, Analyse des porosités, Les jeux sérieux : situations, environnements ou artefacts pour l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, QC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à distance et présentiel, analyse comparative de dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international questions pédagogiques dans l'enseignement supérieur (QPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de synchronisation des échanges écrits : analyse comparative de deux dispositifs de formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités, postures, interaction : l'interprétation des traces au sein d'une plateforme à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Vandermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Échanger Pour Apprendre en Ligne (EPAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des traces d'activités sur un artefact dédié aux échanges pédagogiques, Lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE2010 - 7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle artisanal de la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitatives des traces d'activités sur un artefact dédié aux échanges pédagogiques: lien entre instrumentation et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rethoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation: analyse de la genèse instrumentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une situation de formation avec simulateur : analyse des traces des actions des étudiants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur pour la formation des techniciens supérieurs: analyse didactique du dispositif et des séances de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international question pédagogiques de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación entre la identidad profesional y la práctica docente: aplicación al estudio del profesorado de ingeniería de la producción en el desarrollo de un simulador.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional de la formacion continua del profesorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique, un simulateur comme outil d’évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ADMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NC milling skills through practise of simulated work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de la Sociedad de Ingeniería de Fabricación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Calatayud, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis. Healthcare, Victim Rescue and Population Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 30, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03638209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement professionnel et parcours initial de formation : deux pistes pour délimiter la professionnalisation. Le cas de six enseignants en lycée technique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gremion &amp; C. de Paor (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus et finalités de la professionnalisation. Comment évaluer la professionnalité émergente ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.171-186, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin, C. Vidal-Gomel &amp; R. Becerril Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.101-127, 2022, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Process for a Virtual Simulation Environment for Training Healthcare Professionals in Geriatrics (p. 101-127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Urbiolagallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Flandin; C. Vidal-Gomel; R. Becerril-Ortega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Training through the Lens of Experience and Activity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Professional and Practice-based Learning, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89567-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becerril-Ortega, R. (2020). Les activités de conception en formation. Analyse micro-didactique de deux séances de conception-réalisation en enseignement de codes opératoires en génie mécanique. In J. Didier & N. Bonnardel (dir). Didactique de la conception. Suisse: Presses de l’UTBM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances professionnelles mobilisées dans les pratiques d'enseignement de la programmation de microprocesseurs à l'aide de la simulation: étude de cas des représentations de savoirs technopédagogiques disciplinaires de 40 enseignants d'électronique au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Modeste Dabove Foueko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain: enjeux, priorités, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets didactiques du marché scolaire au Chili. L'enseignement à partir d'une évaluation standardisée en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation: éclairage de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conception en formation. Analyse micro-didactique des séances de conception-réalisation en enseignement des codes opératoires en génie mécanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didactique de la conception. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie de dispositif de formation dans l'enseignement agricole: éléments de problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats sur la professionnalisation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel simulateur pour quel enseignement ? Réflexion sur les motivations des concepteurs d'un simulateur de machine outil à commande numérique pour la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l’Éducation dans les champs de la formation? Quelle mobilisation et légitimation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations dans l'activité au travail, enjeux pour la simulation en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la révolution informationnelle liée au numérique: enjeux pour les processus d'apprentissage et d'autoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire autrement dans le scientifique et dans les didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaississement de la donnée filmique par une co-construction des données en situation d'observation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence introductive du séminaire, Les technologies dans la classe. Le TBI, nouvelle illusion ou renouveau pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de contenus d'enseignement et de formation : le cas d'une formation technologique supérieure professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity analysis for instructional design and use of Serious Games, 7th CNRS School on Technology Enhanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session de recherche Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de transposition didactique d'instruments pour la formation : de la conception à l'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche didactique professionnelle et didactique de la technologie pour analyser le travail de transposition réalisé par des enseignants en technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage technologique à l’aide d’un simulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport entre l’analyse de contexte de travail et la formation : Apports de la didactique professionnelle comme démarche théorico méthodologique pour l’élaboration de curriculums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz (ANR-17-CE19-0028). Apprendre à communiquer avec les patient.es présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à communiquer avec les patient.e.s présentant la maladie d’Alzheimer ou autres maladies apparentées par la simulation. Premiers résultats de la recherche en Éducation et Formation menée par l’équipe Trigone (laboratoire CIREL, Université de Lille), de 2018 à 2021, dans le cadre du Projet VirtuAlz financé par l’ANR (ANR-17-CE19-0028)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Levené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuAlz : processus de conception didactique d'un outil numérique de formation [Ressource interactive]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2021, https://fabrique-formations.univ-lille.fr/imexa/etude-de-cas-virtualz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte professionnel, contexte de la formation technologique supérieure, approche didactique. Le cas des formations utilisant des simulateurs informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Paul Sabatier - Toulouse III, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00419397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la didactique professionnelle. Comment former à ces démarches dans l’enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05117515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire émerger le réel du travail et concevoir la formation, autour des enjeux méthodologiques de l’analyse de l’activité des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiques pour la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2023, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.025.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulacion y los simuladores en el campo de la formacion en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejia Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines. Filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">228 (3), 2022, Education Permanente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En torno a la simulación y a los simuladores en el campo de la formación en salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Mejía-Díaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASIC, revista latinoamericana de simulacion clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (3), pp.81-84, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35366/109707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia. Transformations, recherches en éducation et formation des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique professionnelle et didactiques des disciplines : filiations et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, 192 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image en éducation et formation : Challenge Xperium « Kaléidoscope ! L'image dans toutes les sciences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation en formation : Entretien avec Raquel Becerril-Ortega [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du papier mâché à la réalité virtuelle : Des modèles didactiques d’anatomie à découvrir avec l’Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vanderstichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Becerril Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE196B50"/>
+    <w:nsid w:val="CF346E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-becerril-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5624-3202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134501837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnegg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00526169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luthringer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie de Goum&#246;ens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Helfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ch&#233;del" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Favez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muro Sans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mejia Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martinic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Andrade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lorca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vanderstichel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Modeste Dabove Foueko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tarrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vandermeulen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Escudero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mej&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35366/109707" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-becerril-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5624-3202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134501837" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnegg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162lb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Bessalah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ceci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.33.2.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril-Ortega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.592" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00526169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luthringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie de Goum&#246;ens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Helfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ch&#233;del" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fristalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andr&#233; Favez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leven&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muro Sans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Urbiolagallegos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mejia Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martinic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Andrade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lorca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vanderstichel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Modeste Dabove Foueko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tarrit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rethor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vandermeulen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275621v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708747v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Schoch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89567-9_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090984v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354894v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00419397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Briand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.025.0007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Escudero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04022529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mej&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35366/109707" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221472v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>