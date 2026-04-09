--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Can Yildirim</w:t>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S Shanks</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305077v1</w:t>
+                <w:t xml:space="preserve">hal-04260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moncasi</w:t>
+                <w:t xml:space="preserve">Katherine S Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.119300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260437v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier ptychographic dark field x-ray microscopy</w:t>
               </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1004,77 +1004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1272,90 +1272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Mechanisms of Local Interfacial Resistive Switching in LaMnO 3+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (5), pp.675-683. </w:t>
@@ -1406,64 +1406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
@@ -2004,368 +2004,368 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall</w:t>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759688v1</w:t>
+                <w:t xml:space="preserve">hal-04827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
+                <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759274v1</w:t>
+                <w:t xml:space="preserve">hal-04759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
+                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759948v1</w:t>
+                <w:t xml:space="preserve">hal-04759274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
@@ -2379,94 +2379,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827177v1</w:t>
+                <w:t xml:space="preserve">hal-04759688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
@@ -2478,77 +2478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
@@ -2577,77 +2577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,64 +2741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
@@ -2840,64 +2840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,208 +2946,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+                <w:t xml:space="preserve">hal-04827790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,208 +3196,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827790v1</w:t>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,596 +3446,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067077v1</w:t>
+                <w:t xml:space="preserve">hal-01981221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and performance of LaMnO3+δ Resisitive Switching devices for standard and advanced characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEM-Q (Memristive nanomaterials and electrocic devices for quantum and neuromorphic computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring, symposium T</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981221v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,277 +4196,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066346v1</w:t>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t>
               </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable properties of LaMnO3±δ thin films through PI-MOCVD for advanced microelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,51 +4788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A07B6F1"/>
+    <w:nsid w:val="4E7CF8F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5019,51 +5019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>