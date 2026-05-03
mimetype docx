--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Moncasi</w:t>
+                <w:t xml:space="preserve">Katherine S Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.119300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260437v1</w:t>
+                <w:t xml:space="preserve">hal-04305077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Can Yildirim</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S Shanks</w:t>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 260, pp.119300. </w:t>
+              <w:t xml:space="preserve">Materials Today Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305077v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier ptychographic dark field x-ray microscopy</w:t>
               </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1004,77 +1004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1272,90 +1272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Mechanisms of Local Interfacial Resistive Switching in LaMnO 3+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (5), pp.675-683. </w:t>
@@ -1406,64 +1406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
@@ -2004,94 +2004,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827177v1</w:t>
+                <w:t xml:space="preserve">hal-04759688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
@@ -2379,94 +2379,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall</w:t>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759688v1</w:t>
+                <w:t xml:space="preserve">hal-04827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
@@ -2478,77 +2478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
@@ -2577,77 +2577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,64 +2741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
@@ -2840,64 +2840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,458 +2946,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827790v1</w:t>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884201v1</w:t>
+                <w:t xml:space="preserve">hal-04827790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+                <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,596 +3446,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and performance of LaMnO3+δ Resisitive Switching devices for standard and advanced characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Martinez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MEM-Q (Memristive nanomaterials and electrocic devices for quantum and neuromorphic computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981221v1</w:t>
+                <w:t xml:space="preserve">hal-02112230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and performance of LaMnO3+δ Resisitive Switching devices for standard and advanced characterization</w:t>
+                <w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM-Q (Memristive nanomaterials and electrocic devices for quantum and neuromorphic computing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rethymno, Greece</w:t>
+              <w:t xml:space="preserve">E-MRS Spring, symposium T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112230v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring, symposium T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981262v1</w:t>
+                <w:t xml:space="preserve">hal-02067077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067077v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,277 +4196,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+                <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066346v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t>
               </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable properties of LaMnO3±δ thin films through PI-MOCVD for advanced microelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,51 +4788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7CF8F0"/>
+    <w:nsid w:val="D6BE5AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5019,51 +5019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>