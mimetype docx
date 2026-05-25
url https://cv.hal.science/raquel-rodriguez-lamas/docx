--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253849373</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=CmwEekgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1637 +194,1637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled local residual shear and compressive strain in NaNbO3 ceramics under cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mao-Hua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Höfling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 266, pp.119640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 4D microstructural evolution in a heavily deformed ferritic alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine S Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2635/1/012040⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.119300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095284v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing 3D intragranular micromechanical fields at triple junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven E Gustafson</w:t>
+                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Can Yildirim</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S Shanks</w:t>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119300⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305077v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring 4D microstructural evolution in a heavily deformed ferritic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Detlefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Zelenika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning F. Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2635 (1), pp.012040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2635/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260437v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier ptychographic dark field x-ray microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Carlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trygve M. Raeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Yildirim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Detlefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.2949-2962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.447657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Resistive Switching Mechanisms in LaMnO&amp;lt;sub&amp;gt;3+δ&amp;lt;/sub&amp;gt;-Based Memristive Devices by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; Hard X-ray Photoemission Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.5555 - 5562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (21), pp.12721-12733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0TA12253J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar “table with legs” resistive switching in epitaxial perovskite heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 334, pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2019.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Mechanisms of Local Interfacial Resistive Switching in LaMnO 3+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (5), pp.675-683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.9b00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition of interface and volume type resistive switching in perovskite nanoionic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (25), pp.7580-7592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9TC00609E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching in a LaMnO3+δ / TiN memory cell investigated by operando hard X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (22), pp.225302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1813,2914 +1834,2914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tune the functional properties of solid oxide fuel electrodes by playing with the MOCVD deposition conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF2023 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883909v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploiting the nanostructure in epitaxial La0.8Sr0.2MnO3±δ for reliable resistive switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827604v1</w:t>
+                <w:t xml:space="preserve">hal-04883909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITESEA Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite oxides for non-filamentary resistive switching nanoionic devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827790v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884201v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and performance of LaMnO3+δ Resisitive Switching devices for standard and advanced characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM-Q (Memristive nanomaterials and electrocic devices for quantum and neuromorphic computing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rethymno, Greece</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112230v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring, symposium T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981262v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching in GbBaCo2O5?/LaNiO3 perovskite thin film devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fabrication and performance of LaMnO3+δ Resisitive Switching devices for standard and advanced characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MEM-Q (Memristive nanomaterials and electrocic devices for quantum and neuromorphic computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067077v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition résistive dans les films minces de LaMnO3+d : caractérisation chimique par techniques de photoémission (XPS, HAXPES)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tuning the properties of LaMnO3±δ thin films for resistive switching applications by PI-MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugenie Martinez</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Spectroscopies d'Electrons (JSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring, symposium T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981221v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando HAXPES investigations of La manganites-based resistive memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Tunable properties of LaMnO3±δ thin films through PI-MOCVD for advanced microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EuroCVD 21 – Baltic ALD 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066346v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Pla</w:t>
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Boudard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016900v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable properties of LaMnO3±δ thin films through PI-MOCVD for advanced microelectronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LaMnO3+δ: A candidate for new Resistive Switching Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 21 – Baltic ALD 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">21 International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016917v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4788,51 +4809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6BE5AEC"/>
+    <w:nsid w:val="46473246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5019,51 +5040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raquel-rodriguez-lamas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0137-8174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253849373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CmwEekgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao-Hua Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#246;fling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Yildirim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven E Gustafson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Shanks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119300" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Detlefs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zelenika" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning F. Poulsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2635/1/012040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve M. Raeder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Burriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00968" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Caicedo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.01.027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02151201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC00609E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>