--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -72,2485 +72,2753 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Baragaño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+                <w:t xml:space="preserve">The effect of fresh and aged nZVI on Cd uptake and translocation by Noccaea plant in two contrasting soils from industrial areas (Spain and the Czech Republic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">Vladislav Chrastný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+                <w:t xml:space="preserve">Adéla Šípková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Barbora Böserle Hudcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.120522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+                <w:t xml:space="preserve">hal-05560412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the long-term behaviour of nZVI and biochar in metal(loid)-contaminated soil: focus on Fe transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Mitzia</w:t>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Vítková</w:t>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostislav Chotěborský</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EN00429E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04262435v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Revealing the long-term behaviour of nZVI and biochar in metal(loid)-contaminated soil: focus on Fe transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Mitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rostislav Chotěborský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.2861-2879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3EN00429E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Cd and Zn isotope behavior in the extracted soil fractions from industrial areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Vaňková</w:t>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baragaño</w:t>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Šípková</w:t>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129519⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04046928v1</w:t>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative in situ remediation of mine waters using a layered double hydroxide-biochar composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Antagonistic Cd and Zn isotope behavior in the extracted soil fractions from industrial areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Šillerová</w:t>
+                <w:t xml:space="preserve">D. Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Hudcová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">R. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Lacina</w:t>
+                <w:t xml:space="preserve">A. Šípková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 424, pp.127136. </w:t>
+              <w:t xml:space="preserve">, 2022, 439, pp.129519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03341854v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04046928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fe isotope systematics for the complete sequence of natural and metallurgical processes of Ni lateritic ores: Implications for environmental source tracing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Innovative in situ remediation of mine waters using a layered double hydroxide-biochar composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Šillerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Hudcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Komárek</w:t>
+                <w:t xml:space="preserve">Petr Lacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.104930. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.104930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382874v1</w:t>
+                <w:t xml:space="preserve">insu-03341854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal isotope complexation with environmentally relevant surfaces: Opening the isotope fractionation black box</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fe isotope systematics for the complete sequence of natural and metallurgical processes of Ni lateritic ores: Implications for environmental source tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Komárek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (20), pp.3573-3603. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.104930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2021.1955601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.104930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291452v1</w:t>
+                <w:t xml:space="preserve">hal-03382874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium anomalies in riverbanks: Highlight into the role of ferric deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Metal isotope complexation with environmentally relevant surfaces: Opening the isotope fractionation black box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Komárek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Šípková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastný</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136544⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (20), pp.3573-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2021.1955601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02440748v1</w:t>
+                <w:t xml:space="preserve">hal-04291452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cerium anomalies in riverbanks: Highlight into the role of ferric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">K. Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 713, pp.136544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01872381v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02440748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of nickel isotopes at the biogeochemical interface between ultramafic soils and Ni accumulator species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Quantin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Ponzevera</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966068v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01872381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral bioaccessibility of inorganic contaminants in waste dusts generated by laterite Ni ore smelting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The behavior of nickel isotopes at the biogeochemical interface between ultramafic soils and Ni accumulator species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Ettler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+                <w:t xml:space="preserve">E. Ponzevera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-016-9875-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967468v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock-type control of Ni, Cr, and Co phytoavailability in ultramafic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral bioaccessibility of inorganic contaminants in waste dusts generated by laterite Ni ore smelting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Ettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mihaljevič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Pędziwiatr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cecile Quantin</w:t>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3523-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (5), pp.1699-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-016-9875-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791171v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rock-type control of Ni, Cr, and Co phytoavailability in ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Pędziwiatr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Waroszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.339 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3523-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+                <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2560,293 +2828,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2993,51 +3261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#246;serle Hudcov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120522" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>