--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -72,2203 +72,2337 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+                <w:t xml:space="preserve">Magnetic separation coupled with Pb–Cd stable isotopes to unravel geochemical background in metal(loid)-polluted areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Blanca Astray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Baragaño</w:t>
+                <w:t xml:space="preserve">Vladislav Chrastný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Michael Komárek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Edgar Berrezueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.142171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+                <w:t xml:space="preserve">hal-05603301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of fresh and aged nZVI on Cd uptake and translocation by Noccaea plant in two contrasting soils from industrial areas (Spain and the Czech Republic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbora Böserle Hudcová</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.120522⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560412v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">The effect of fresh and aged nZVI on Cd uptake and translocation by Noccaea plant in two contrasting soils from industrial areas (Spain and the Czech Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+                <w:t xml:space="preserve">Adéla Šípková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Barbora Böserle Hudcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.120522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.120522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the long-term behaviour of nZVI and biochar in metal(loid)-contaminated soil: focus on Fe transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Mitzia</w:t>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Vítková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostislav Chotěborský</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EN00429E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04262435v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Revealing the long-term behaviour of nZVI and biochar in metal(loid)-contaminated soil: focus on Fe transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Mitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vítková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rostislav Chotěborský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.2861-2879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3EN00429E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-04099631v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Cd and Zn isotope behavior in the extracted soil fractions from industrial areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Driving forces of Ce(III) oxidation to Ce(IV) onto goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Vaňková</w:t>
+                <w:t xml:space="preserve">K. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baragaño</w:t>
+                <w:t xml:space="preserve">Muhammad Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Šípková</w:t>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129519⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.121547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04046928v1</w:t>
+                <w:t xml:space="preserve">insu-04099631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative in situ remediation of mine waters using a layered double hydroxide-biochar composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Antagonistic Cd and Zn isotope behavior in the extracted soil fractions from industrial areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Vaňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Šillerová</w:t>
+                <w:t xml:space="preserve">D. Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Hudcová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+                <w:t xml:space="preserve">R. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Lacina</w:t>
+                <w:t xml:space="preserve">A. Šípková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 424, pp.127136. </w:t>
+              <w:t xml:space="preserve">, 2022, 439, pp.129519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03341854v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04046928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fe isotope systematics for the complete sequence of natural and metallurgical processes of Ni lateritic ores: Implications for environmental source tracing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Innovative in situ remediation of mine waters using a layered double hydroxide-biochar composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Šillerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Hudcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Komárek</w:t>
+                <w:t xml:space="preserve">Petr Lacina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.104930. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.104930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382874v1</w:t>
+                <w:t xml:space="preserve">insu-03341854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal isotope complexation with environmentally relevant surfaces: Opening the isotope fractionation black box</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fe isotope systematics for the complete sequence of natural and metallurgical processes of Ni lateritic ores: Implications for environmental source tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Komárek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2021.1955601⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.104930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.104930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291452v1</w:t>
+                <w:t xml:space="preserve">hal-03382874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium anomalies in riverbanks: Highlight into the role of ferric deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metal isotope complexation with environmentally relevant surfaces: Opening the isotope fractionation black box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Komárek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beauvois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zuzana Vaňková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Šípková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Chrastný</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136544⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (20), pp.3573-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2021.1955601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02440748v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cerium anomalies in riverbanks: Highlight into the role of ferric deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+                <w:t xml:space="preserve">K. Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 713, pp.136544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01872381v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02440748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of nickel isotopes at the biogeochemical interface between ultramafic soils and Ni accumulator species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Iron speciation at the riverbank surface in wetland and potential impact on the mobility of trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Quantin</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maia de Freitas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Ponzevera</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966068v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01872381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral bioaccessibility of inorganic contaminants in waste dusts generated by laterite Ni ore smelting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The behavior of nickel isotopes at the biogeochemical interface between ultramafic soils and Ni accumulator species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Ettler</w:t>
+                <w:t xml:space="preserve">G. Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Polák</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+                <w:t xml:space="preserve">E. Ponzevera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-016-9875-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967468v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock-type control of Ni, Cr, and Co phytoavailability in ultramafic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral bioaccessibility of inorganic contaminants in waste dusts generated by laterite Ni ore smelting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Ettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Polák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Pędziwiatr</w:t>
+                <w:t xml:space="preserve">Martin Mihaljevič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kierczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecile Quantin</w:t>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3523-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (5), pp.1699-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-016-9875-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791171v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rock-type control of Ni, Cr, and Co phytoavailability in ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Pędziwiatr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Waroszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.339 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3523-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nickel distribution and isotopic fractionation in a Brazilian lateritic regolith: Coupling Ni isotopes and Ni K-edge XANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 230, pp.137-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2278,843 +2412,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2023.14497⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560271v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ratié</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446839v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3261,51 +3395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#246;serle Hudcov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120522" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Astray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berrezueta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#246;serle Hudcov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120522" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>