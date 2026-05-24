--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -240,338 +240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Veronika Veselská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josef Kašlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05246516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pharmaceutical interactions with nanoscale iron nitrides and natural organic matter</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Veselská</w:t>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Kašlík</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Baragaño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 523, pp.168285. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05246516v2</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of fresh and aged nZVI on Cd uptake and translocation by Noccaea plant in two contrasting soils from industrial areas (Spain and the Czech Republic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Chrastný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Baragaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative in situ remediation of mine waters using a layered double hydroxide-biochar composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Veselská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Šillerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,90 +2426,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2551,103 +2551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
@@ -2676,90 +2676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2810,103 +2810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of iron-based nanoparticles in French wetland ecosystems: reactivity, iron transformation and pharmaceutical removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Veselská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -2976,103 +2976,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
@@ -3101,90 +3101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Astray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berrezueta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#246;serle Hudcov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120522" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Astray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Chrastn&#253;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kom&#225;rek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berrezueta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05246516v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselsk&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ka&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Baraga&#241;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora B&#246;serle Hudcov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120522" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Mitzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina V&#237;tkov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Chot&#283;borsk&#253;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00429E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04099631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04046928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;&#237;pkov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03341854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;illerov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Hudcov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Lacina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.104930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Va&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2021.1955601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaouchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136544" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01872381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi Kalahroodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.143" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia de Freitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ponzevera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Ettler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Pol&#225;k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mihaljevi&#269;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9875-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur P&#281;dziwiatr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Waroszewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3523-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14497" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>