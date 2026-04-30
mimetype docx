--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -781,8082 +781,8082 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adherence to long-term medical follow-up: A qualitative, experience-focused study of people with spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (6), pp.101629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The functioning of social support in long-term prevention after spinal cord injury. A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (4), pp.101454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods to assess the contribution of diseases to disability using cross-sectional studies: comparison of different versions of the attributable fraction and the attribution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata T. C. Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.559-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of chronic diseases to educational disparity in disability in France: results from the cross-sectional “disability-health” survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata T. C. Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-018-0326-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of pressure ulcers in persons with tetraplegia and regional experience: Analysis of a long-term French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.e44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of pressure ulcers in tetraplegic people: a French survey crossing regional experience with a long-term follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.993-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability, residential environment and social participation: factors influencing daily mobility of persons living in residential care facilities in two regions of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2602-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk Analyses of Pressure Ulcer in Tetraplegic Spinal Cord-Injured Persons: A French Long-Term Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (9), pp.1782-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans un établissement médico-social d’hébergement pour adultes handicapés en France : quels choix résidentiels ? Le point de vue des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 718, pp.728-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.718.0728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of chronic diseases to educational disparity in disability in France: Results from the cross-sectional “Disability-Health” survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata T.C. Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.e102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk analyses of pressure ulcer in tetraplegic spinal cord-injured persons: A French long-term survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk Analyses of Pressure Ulcer in Tetraplegic Spinal Cord-Injured : A French Long-Term Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (10), pp.e105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils d’autonomie et de dépendance(s) des résidents en établissement médico-social. Approche multidimensionnelle – Enquête Handicap-Santé – volet Institutions (HSI 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Makdessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vanderschelden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.157-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.164.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences d’une tétraplégie traumatique sur la mise en couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to Kawada T: Effect of temporary and unemployed work on the risk of mortality (Letter to the Editor, re: Khlat M et al. (2014): Mortality gradient across the labour market core–periphery structure: a 13-year mortality follow-up study in north-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (7), pp.995-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-015-1045-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparités territoriales de l’équipement français en structures d’hébergement pour adultes handicapés et enjeux géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la contribution respective des maladies chroniques au handicap en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Trinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dalichampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Handicap et Autonomie La diversité des apports des enquêtes Handicap-Santé Actes du colloque du 6 juin 2013, 53, pp.35-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes en population générale sur le handicap : un outil d'observation essentiel de la statistique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183 (3), pp.40-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality gradient across the labour market core–periphery structure: a 13-year mortality follow-up study in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (7), pp.725-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-013-0915-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap au prisme du droit : le rôle moteur des mobilisations collectives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.6-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Burden of Musculoskeletal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Papelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale . &amp;quot;Handicap et Autonomie, la diversité des apports des enquêtes Handicap-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Handicap et Autonomie : la diversité des apports des enquêtes Handicap-Santé - Actes du colloque du 6 juin 2013, 53, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'infirmité au handicap : vocabulaire et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques ou les Cahiers de la Médecine Utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques ou les Cahiers de la Médecine Utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respective Contribution of Chronic Conditions to Disability in France: Results from the National Disability-Health Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dalichampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender differences in the association between depressive mood and mortality: A 12-year follow-up population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Niedhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (3), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2011.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce domaine de recherche est insuffisamment développé et nos connaissances restent limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre CNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive factors of long-term mortality of persons with tetraplegic spinal cord injury: an 11-year French prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (6), pp.728-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sc.2010.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du handicap : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Handicap : où en sommes-nous ?, 372, pp.8-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are occupational factors and mental difficulty associated with occupational Injury ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (12), pp.1452-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0b013e318237a14b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting disability research in the engineering sciences. The recommendations of the National Observatory for Training, Research and Innovation on Disability (ONFRIH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expectations regarding total knee joint replacement : views from patients and care providers (320)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hirschhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (Suppl. 2), pp.S141-S142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social disparities in musculoskeletal disorders and associated mental malaise : findings from a population-based survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.495-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1403494810371246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social support and subsequent premature mortality, gender disparities and role of potential confounders : a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Otero-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24th European Health Psychology Conference, Cluj-Napoca Romania,1-4 September 2010, 25 (Suppl. 1), pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with traffic accident : a population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (Suppl. 1), pp.127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between job, lifestyle, age and occupational injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhattacherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bm Kunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (2), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqp002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social disparities and correlates of domestic accidents : a population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23rd CONFERENCE OF THE EUROPEAN HEALTH PSYCHOLOGY SOCIETY 23-26 sep Pisa, 24 (Suppl. 1), pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition, classification et épidémiologie du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8), pp.1067-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00432996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlates of obesity among people of different ages : a population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Belbraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (Suppl. 1), pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000248547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship of physical job demands to initiating smoking among working people : a population-based cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2486/indhealth.47.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue, insomnia and nervousness : gender disparities and roles of individual characteristics and lifestyle factors among economically active people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (9), pp.703-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-008-0487-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social inequalities and correlates of cognitive disability in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Belbraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (Suppl. 1), pp.S222-S223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between cognitive disability and falls and role of lifestyle in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Belbraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (Suppl. 1), pp.S251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-009-0095-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of obesity with diabetes, hypertension and cardiovascular disease, and role of socioeconomic and lifestyle factors: a population based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Belbraouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nearkasen Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (Suppl. 1), pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000248547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of national community-based handicaps-incapacités-dépendance surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational disparities in accidents and roles of lifestyle factors and disabilities : a population-based study in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nearkasen Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122 (8), pp.771-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knee arthroplasty: disabilities in comparison to the general population and to hip arthroplasty using a French national longitudinal survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy S. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00293991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knee Arthroplasty: Disabilities in Comparison to the General Population and to Hip Arthroplasty Using a French National Longitudinal Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of National community-based handicaps-incapacités-dépendance surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of job, living conditions and lifestyle with occupational injury in working population: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bourgkard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bhattacherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (4), pp.379-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-007-0223-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of physical job demands, smoking and alcohol abuse with subsequent premature mortality: a 9-year follow-up population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bourgkard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Otero Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why is rehabilitation not yet fully person-centred and should it be more person-centred?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cammelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (20-21), pp.1616-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638280701618620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int J Health Geogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioeconomic differences in the impact of HIV infection on workforce participation in France in the era of highly active antiretroviral therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.552-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2005.081083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00096863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of disability in adults with hip arthroplasty: a national longitudinal study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.364-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.22607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00156760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency of low back pain among men and women aged 30 to 64 years in France. Results of two national surveys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ozguler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (8), pp.640-4, 633-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2007.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00225042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability Policies in France: Changes and Tensions between the Category-based, Universalist and Personalized Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3-4), pp.160-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15017410701680795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction French Disability Studies: Differences and Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3-4), pp.138-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15017410701685877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lombalgie invalidante et situation sociale, résultats issus de l'enquête HID (Handicap-incapacité-dépendance), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2-3, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic back problems among persons 30 to 64 years old in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ozguler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (4), pp.479-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.brs.0000199939.53256.e0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability in adults with hip and knee arthroplasty: a French national community based survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62 (8), pp.748-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.62.8.748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships of job and some individual characteristics to occupational injuries in employed people: a community-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashis Bhattacherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nearkasen Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Otero Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Benamghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (6), pp.382-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1539/joh.45.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence of impairments, disabilities, handicaps and quality of life in the general population: a review of recent literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barbotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nearkasen Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otero-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (11), pp.1047-1055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 1re partie : les processus sociaux fondamentaux d'exclusion et d'inclusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jacques Stiker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 2ème partie : Typologie des différents régimes d'exclusion repérables dans le traitement social du handicap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jacques Stiker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle individuel, modèle médical, modèle social : la question du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81, pp.64-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construct validity of the Functional Independence Measure (FIM) : Questioning the unidimensionality of the scale and the &amp;quot;value&amp;quot; of FIM scores.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Yelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 questions à Jean-François Ravaud sur ALTER (Société Européenne de Recherche sur le Handicap/European Society of Disability Research)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants handicapés : « Le risque de déficiences est plus élevé dans les familles défavorisées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972092v1</w:t>
-              </w:r>
-[...7895 lines deleted...]
-                <w:t xml:space="preserve">hal-02265185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9049,358 +9049,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface [Corps, Sport, Handicaps - Tome 2 : Le mouvement handisport au XXIe siècle - Lectures sociologiques]</w:t>
+                <w:t xml:space="preserve">Leçon inaugurale de la chaire « Participation sociale et situations de handicap »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MARCELLINI A., VILLOING G. (éds.). </w:t>
+              <w:t xml:space="preserve">Jean-François Ravaud; Claude Martin; Florence Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, Sport, Handicaps Tome 2 : Le mouvement handisport au XXIe siècle - Lectures sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handicap et perte d’autonomie : des défis pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.41-72, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.rava.2014.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04694808v1</w:t>
+                <w:t xml:space="preserve">hal-03607272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçon inaugurale de la chaire « Participation sociale et situations de handicap »</w:t>
+                <w:t xml:space="preserve">Les savoirs de l’épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Ravaud; Claude Martin; Florence Weber. </w:t>
+              <w:t xml:space="preserve">C. Gardou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap et perte d’autonomie : des défis pour la recherche en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handicap, une encyclopédie des savoirs. Des obscurantismes à de nouvelles lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions érès, pp.95-111, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.rava.2014.01.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03607272v1</w:t>
+                <w:t xml:space="preserve">hal-03707668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs de l’épidémiologie</w:t>
+                <w:t xml:space="preserve">La création de la Maison des sciences sociales du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Gardou. </w:t>
+              <w:t xml:space="preserve">J. F. Ravaud; C. Martin; F. Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap, une encyclopédie des savoirs. Des obscurantismes à de nouvelles lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions érès, pp.95-111, 2014</w:t>
+              <w:t xml:space="preserve">Handicap et perte d’autonomie : des défis pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.29-39, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707668v1</w:t>
+                <w:t xml:space="preserve">hal-03707712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de la Maison des sciences sociales du handicap</w:t>
+                <w:t xml:space="preserve">Préface [Corps, Sport, Handicaps - Tome 2 : Le mouvement handisport au XXIe siècle - Lectures sociologiques]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. F. Ravaud; C. Martin; F. Weber. </w:t>
+              <w:t xml:space="preserve">MARCELLINI A., VILLOING G. (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap et perte d’autonomie : des défis pour la recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’EHESP, pp.29-39, 2014</w:t>
+              <w:t xml:space="preserve">Corps, Sport, Handicaps Tome 2 : Le mouvement handisport au XXIe siècle - Lectures sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Tétraédre, pp.11-16, 2014, 9782360850563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707712v1</w:t>
+                <w:t xml:space="preserve">inserm-04694808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap, positionnement politique et/ou identité subjective. Le cas des pays anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9643,470 +9643,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Developing French human and social science research on disability : the proposals of the national observatory for training, research and innovation on disability (ONFRIH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Fougeyrollas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La funambule,le fil et la toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.17-22, 2010, 9782763710068</w:t>
+              <w:t xml:space="preserve">Disabilities and innovation: the expertise challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.263-269, 2010, 9782810900459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707623v1</w:t>
+                <w:t xml:space="preserve">hal-03707514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing French human and social science research on disability : the proposals of the national observatory for training, research and innovation on disability (ONFRIH)</w:t>
+                <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fassin; B. Horay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities and innovation: the expertise challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.263-269, 2010, 9782810900459</w:t>
+              <w:t xml:space="preserve">Santé publique: l'état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte-Inserm, pp.209-222, 2010, 9782707164902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707514v1</w:t>
+                <w:t xml:space="preserve">hal-03707844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude longitudinale de la qualité de vie chez les blessés médullaires tétraplégiques : l’enquête TétrAfigap II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Fassin; B. Horay. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gt Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-F. Ravaud; I. Ville; S. Poiraudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé publique: l'état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte-Inserm, pp.209-222, 2010, 9782707164902</w:t>
+              <w:t xml:space="preserve">Handicap et qualité de vie. Actes des 23es Entretiens de la Fondation Garches, [novembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSM-Santé, pp.121-129, 2010, 9782919616008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707844v1</w:t>
+                <w:t xml:space="preserve">hal-03707722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude longitudinale de la qualité de vie chez les blessés médullaires tétraplégiques : l’enquête TétrAfigap II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer la recherche française en sciences humaines et sociales sur le handicap : les propositions de l’Observatoire national sur la formation, la recherche et l’innovation sur le handicap (ONFRIH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J.-F. Ravaud; I. Ville; S. Poiraudeau. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap et qualité de vie. Actes des 23es Entretiens de la Fondation Garches, [novembre 2010]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSM-Santé, pp.121-129, 2010, 9782919616008</w:t>
+              <w:t xml:space="preserve">Handicaps et innovation: le défi de compétence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.273-282, 2010, 9782810900411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707722v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la recherche française en sciences humaines et sociales sur le handicap : les propositions de l’Observatoire national sur la formation, la recherche et l’innovation sur le handicap (ONFRIH)</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Fougeyrollas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicaps et innovation: le défi de compétence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.273-282, 2010, 9782810900411</w:t>
+              <w:t xml:space="preserve">La funambule,le fil et la toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.17-22, 2010, 9782763710068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707566v1</w:t>
+                <w:t xml:space="preserve">hal-03707623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap, une notion aux multiples facettes</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation militante du droit des personnes en situation de vulnérabilité : entre disability studies et usagers chercheurs</w:t>
+                <w:t xml:space="preserve">La mobilisation militante du droit des personnes en situation de handicap : un activisme scientifique et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
@@ -10447,297 +10447,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence capacités : Garantir les capacités civile et politique des personnes en situation de vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Contrast, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861766v1</w:t>
+                <w:t xml:space="preserve">hal-02873338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation militante du droit des personnes en situation de handicap : un activisme scientifique et social</w:t>
+                <w:t xml:space="preserve">Impact du référentiel des droits en France : nouveaux acteurs associatifs et institutionnels, reconfiguration des répertoires d'action et des alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence capacités : Garantir les capacités civile et politique des personnes en situation de vulnérabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Contrast, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2005-2015 : quel anniversaire pour les personnes handicapées ? Un bilan comparé de dix ans d'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme Handicaps et Sociétés – EHESS; Cespra (EHESS-CNRS); Curapp (UPJV CNRS), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873338v1</w:t>
+                <w:t xml:space="preserve">hal-02873294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du référentiel des droits en France : nouveaux acteurs associatifs et institutionnels, reconfiguration des répertoires d'action et des alliances</w:t>
+                <w:t xml:space="preserve">Impact du référentiel des droits en France : nouveaux acteurs associatifs et institutionnels, reconfiguration des répertoires d'action et des alliances. Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005-2015 : quel anniversaire pour les personnes handicapées ? Un bilan comparé de dix ans d'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Programme Handicaps et Sociétés – EHESS; Cespra (EHESS-CNRS); Curapp (UPJV CNRS), Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, EHESS, CESPRA (EHESS-CNRS) et CURAPP (UPJV-CNRS), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873294v1</w:t>
+                <w:t xml:space="preserve">hal-02524500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du référentiel des droits en France : nouveaux acteurs associatifs et institutionnels, reconfiguration des répertoires d'action et des alliances. Conférence invitée</w:t>
+                <w:t xml:space="preserve">La mobilisation militante du droit des personnes en situation de vulnérabilité : entre disability studies et usagers chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005-2015 : quel anniversaire pour les personnes handicapées ? Un bilan comparé de dix ans d'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, CESPRA (EHESS-CNRS) et CURAPP (UPJV-CNRS), Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence capacités : Garantir les capacités civile et politique des personnes en situation de vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Contrast, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524500v1</w:t>
+                <w:t xml:space="preserve">hal-02861766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chaire sur le Social care à l'EHESP</w:t>
               </w:r>
@@ -10987,51 +10987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04859418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudiosociologicos.org/portal/una-introduccion-a-la-sociologia-de-la-discapacidad-historia-politica-y-experiencia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807328662-introduction-la-sociologie-du-handicap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques.uqac.ca/contemporains/handicapetinadaptation/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Fort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kieny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.10.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. C. Yokota" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferguson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0326-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03124009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.12.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Palazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.338" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Makdessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanderschelden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Espagnacq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legleye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1045-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinquart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0915-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Papelard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090633" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623767v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044994" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niedhammer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.11.041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F4V6GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477708v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Espagnacq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delcey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2010.189" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e318237a14b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boissonnat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.11.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschhorn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poiraudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494810371246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Otero-Sierra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Spitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belbraquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0095-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Belbraouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nearkasen Chau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000248547" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Spitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00432996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhattacherjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Kunar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ravaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqp002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.47.319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-008-0487-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDDCB9C4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Otero Sierra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2007.09.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH2VZWKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00293991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S. Nizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002561" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgkard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-007-0223-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3053BD4C9FED7B9F17DD12B69627D32F75E8ADF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701685877" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Chastang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Regnard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cammelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280701618620" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2005.081083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nizard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22607" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225042v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lano&#235;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2007.05.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.brs.0000199939.53256.e0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poiraudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.62.8.748" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Bhattacherjee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Benamghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.45.382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero-Sierra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jacques Stiker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delcey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04694808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607272v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rava.2014.01.0041" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707668v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mahut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Watson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Woods" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt Ii" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707566v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourmy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fardeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04298495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04859418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudiosociologicos.org/portal/una-introduccion-a-la-sociologia-de-la-discapacidad-historia-politica-y-experiencia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807328662-introduction-la-sociologie-du-handicap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques.uqac.ca/contemporains/handicapetinadaptation/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kieny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. C. Yokota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferguson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0326-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03124009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.12.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Palazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Makdessi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanderschelden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Espagnacq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legleye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1045-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinquart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0915-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Papelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044994" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niedhammer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.11.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F4V6GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Espagnacq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delcey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2010.189" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e318237a14b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boissonnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschhorn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poiraudeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494810371246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Otero-Sierra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Spitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Spitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhattacherjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Kunar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ravaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqp002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00432996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belbraquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000248547" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.47.319" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-008-0487-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDDCB9C4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0095-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Belbraouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nearkasen Chau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2007.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH2VZWKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00293991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S. Nizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002561" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgkard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-007-0223-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3053BD4C9FED7B9F17DD12B69627D32F75E8ADF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Otero Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cammelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280701618620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2005.081083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nizard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22607" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lano&#235;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2007.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701685877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Chastang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Regnard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.brs.0000199939.53256.e0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poiraudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.62.8.748" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Bhattacherjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Benamghar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.45.382" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero-Sierra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jacques Stiker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264281v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265185v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delcey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rava.2014.01.0041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04694808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mahut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Watson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Woods" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt Ii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourmy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fardeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04298495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873294v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>