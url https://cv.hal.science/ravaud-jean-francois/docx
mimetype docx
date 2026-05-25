--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1343,728 +1343,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of pressure ulcers in persons with tetraplegia and regional experience: Analysis of a long-term French survey</w:t>
+                <w:t xml:space="preserve">Risk of pressure ulcers in tetraplegic people: a French survey crossing regional experience with a long-term follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Lefèvre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.097⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.993-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966633v1</w:t>
+                <w:t xml:space="preserve">hal-03124009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of pressure ulcers in tetraplegic people: a French survey crossing regional experience with a long-term follow-up</w:t>
+                <w:t xml:space="preserve">Risk of pressure ulcers in persons with tetraplegia and regional experience: Analysis of a long-term French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloë Lefèvre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.993-999. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124009v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disability, residential environment and social participation: factors influencing daily mobility of persons living in residential care facilities in two regions of France</w:t>
+                <w:t xml:space="preserve">Vivre dans un établissement médico-social d’hébergement pour adultes handicapés en France : quels choix résidentiels ? Le point de vue des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 718, pp.728-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2602-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.718.0728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621528v1</w:t>
+                <w:t xml:space="preserve">hal-01700807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analyses of Pressure Ulcer in Tetraplegic Spinal Cord-Injured Persons: A French Long-Term Survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of chronic diseases to educational disparity in disability in France: Results from the cross-sectional “Disability-Health” survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata T.C. Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma J. Nusselder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.12.017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.e102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123825v1</w:t>
+                <w:t xml:space="preserve">hal-03966615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans un établissement médico-social d’hébergement pour adultes handicapés en France : quels choix résidentiels ? Le point de vue des usagers</w:t>
+                <w:t xml:space="preserve">Disability, residential environment and social participation: factors influencing daily mobility of persons living in residential care facilities in two regions of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.718.0728⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2602-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700807v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of chronic diseases to educational disparity in disability in France: Results from the cross-sectional “Disability-Health” survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Analyses of Pressure Ulcer in Tetraplegic Spinal Cord-Injured Persons: A French Long-Term Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.e102. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (9), pp.1782-1791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966615v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk analyses of pressure ulcer in tetraplegic spinal cord-injured persons: A French long-term survey</w:t>
               </w:r>
@@ -2685,463 +2685,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la contribution respective des maladies chroniques au handicap en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Palazzo</w:t>
+                <w:t xml:space="preserve">Le handicap au prisme du droit : le rôle moteur des mobilisations collectives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Handicap et Autonomie La diversité des apports des enquêtes Handicap-Santé Actes du colloque du 6 juin 2013, 53, pp.35-53</w:t>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478871v1</w:t>
+                <w:t xml:space="preserve">hal-03478910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes en population générale sur le handicap : un outil d'observation essentiel de la statistique publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la contribution respective des maladies chroniques au handicap en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Trinquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dalichampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 183 (3), pp.40-49</w:t>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Handicap et Autonomie La diversité des apports des enquêtes Handicap-Santé Actes du colloque du 6 juin 2013, 53, pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478908v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality gradient across the labour market core–periphery structure: a 13-year mortality follow-up study in north-eastern France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enquêtes en population générale sur le handicap : un outil d'observation essentiel de la statistique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183 (3), pp.40-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479107v1</w:t>
+                <w:t xml:space="preserve">hal-03478908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le handicap au prisme du droit : le rôle moteur des mobilisations collectives contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+                <w:t xml:space="preserve">Mortality gradient across the labour market core–periphery structure: a 13-year mortality follow-up study in north-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (7), pp.725-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-013-0915-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478910v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Burden of Musculoskeletal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,208 +3290,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'infirmité au handicap : vocabulaire et enjeux</w:t>
+                <w:t xml:space="preserve">Handicap et mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques ou les Cahiers de la Médecine Utopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2013, 61, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478581v1</w:t>
+                <w:t xml:space="preserve">hal-03478574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et mobilisations</w:t>
+                <w:t xml:space="preserve">De l'infirmité au handicap : vocabulaire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques ou les Cahiers de la Médecine Utopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.16-18</w:t>
+              <w:t xml:space="preserve">, 2013, 61, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478574v1</w:t>
+                <w:t xml:space="preserve">hal-03478581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective Contribution of Chronic Conditions to Disability in France: Results from the National Disability-Health Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,230 +3790,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long-term mortality of persons with tetraplegic spinal cord injury: an 11-year French prospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques du handicap : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spinal Cord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Handicap : où en sommes-nous ?, 372, pp.8-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477708v1</w:t>
+                <w:t xml:space="preserve">hal-03477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques du handicap : état des lieux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive factors of long-term mortality of persons with tetraplegic spinal cord injury: an 11-year French prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spinal Cord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (6), pp.728-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sc.2010.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477689v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are occupational factors and mental difficulty associated with occupational Injury ?</w:t>
               </w:r>
@@ -4218,135 +4218,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations regarding total knee joint replacement : views from patients and care providers (320)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social support and subsequent premature mortality, gender disparities and role of potential confounders : a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hirschhorn</w:t>
+                <w:t xml:space="preserve">C Otero-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Rannou</w:t>
+                <w:t xml:space="preserve">E Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Poiraudeau</w:t>
+                <w:t xml:space="preserve">M Baumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (Suppl. 2), pp.S141-S142</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24th European Health Psychology Conference, Cluj-Napoca Romania,1-4 September 2010, 25 (Suppl. 1), pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477667v1</w:t>
+                <w:t xml:space="preserve">hal-03478134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social disparities in musculoskeletal disorders and associated mental malaise : findings from a population-based survey in France</w:t>
               </w:r>
@@ -4460,865 +4473,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social support and subsequent premature mortality, gender disparities and role of potential confounders : a prospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expectations regarding total knee joint replacement : views from patients and care providers (320)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Otero-Sierra</w:t>
+                <w:t xml:space="preserve">M Hirschhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Spitz</w:t>
+                <w:t xml:space="preserve">F Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baumann</w:t>
+                <w:t xml:space="preserve">S Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24th European Health Psychology Conference, Cluj-Napoca Romania,1-4 September 2010, 25 (Suppl. 1), pp.177</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (Suppl. 2), pp.S141-S142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478134v1</w:t>
+                <w:t xml:space="preserve">hal-03477667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with traffic accident : a population-based study in France</w:t>
+                <w:t xml:space="preserve">Relationship between job, lifestyle, age and occupational injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Spitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Falissard</w:t>
+                <w:t xml:space="preserve">A Bhattacherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bm Kunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (2), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqp002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477515v1</w:t>
+                <w:t xml:space="preserve">hal-03477503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between job, lifestyle, age and occupational injuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social disparities and correlates of domestic accidents : a population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23rd CONFERENCE OF THE EUROPEAN HEALTH PSYCHOLOGY SOCIETY 23-26 sep Pisa, 24 (Suppl. 1), pp.95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477503v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social disparities and correlates of domestic accidents : a population-based study in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définition, classification et épidémiologie du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23rd CONFERENCE OF THE EUROPEAN HEALTH PSYCHOLOGY SOCIETY 23-26 sep Pisa, 24 (Suppl. 1), pp.95</w:t>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8), pp.1067-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477506v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00432996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition, classification et épidémiologie du handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlates of obesity among people of different ages : a population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Belbraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (Suppl. 1), pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000248547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00432996v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of obesity among people of different ages : a population-based study in France</w:t>
+                <w:t xml:space="preserve">Relationship of physical job demands to initiating smoking among working people : a population-based cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Sanchez</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000248547⟩</w:t>
+              <w:t xml:space="preserve">Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2486/indhealth.47.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477508v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of physical job demands to initiating smoking among working people : a population-based cross-sectional study</w:t>
+                <w:t xml:space="preserve">Factors associated with traffic accident : a population-based study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Choquet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Falissard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (Suppl. 1), pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477504v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue, insomnia and nervousness : gender disparities and roles of individual characteristics and lifestyle factors among economically active people</w:t>
               </w:r>
@@ -5330,64 +5330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social inequalities and correlates of cognitive disability in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Belbraquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,64 +5558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between cognitive disability and falls and role of lifestyle in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Belbraquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Belbraouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearkasen Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,262 +5758,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (Suppl. 1), pp.722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000248547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of national community-based handicaps-incapacités-dépendance surveys</w:t>
+                <w:t xml:space="preserve">Knee Arthroplasty: Disabilities in Comparison to the General Population and to Hip Arthroplasty Using a French National Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Winance</w:t>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265188v1</w:t>
+                <w:t xml:space="preserve">hal-02265181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational disparities in accidents and roles of lifestyle factors and disabilities : a population-based study in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearkasen Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,461 +6026,457 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 122 (8), pp.771-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee arthroplasty: disabilities in comparison to the general population and to hip arthroplasty using a French national longitudinal survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boutron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy S. Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (7), pp.e2561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00293991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Arthroplasty: Disabilities in Comparison to the General Population and to Hip Arthroplasty Using a French National Longitudinal Survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of national community-based handicaps-incapacités-dépendance surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265181v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographics of wheelchair users in France: Results of National community-based handicaps-incapacités-dépendance surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/16501977-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495623v1</w:t>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bourgkard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bhattacherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,680 +6752,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00433005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is rehabilitation not yet fully person-centred and should it be more person-centred?</w:t>
+                <w:t xml:space="preserve">Evolution of disability in adults with hip arthroplasty: a national longitudinal study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gzil</w:t>
+                <w:t xml:space="preserve">Agnes Dechartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lefève</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+                <w:t xml:space="preserve">Remy Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638280701618620⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.364-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.22607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791451v1</w:t>
+                <w:t xml:space="preserve">inserm-00156760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic differences in the impact of HIV infection on workforce participation in France in the era of highly active antiretroviral therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Baumann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Health Geogr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.552-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2005.081083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00433008v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00096863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic differences in the impact of HIV infection on workforce participation in France in the era of highly active antiretroviral therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2005.081083⟩</w:t>
+              <w:t xml:space="preserve">Int J Health Geogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00096863v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00433008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of disability in adults with hip arthroplasty: a national longitudinal study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why is rehabilitation not yet fully person-centred and should it be more person-centred?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lefève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dechartres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boutron</w:t>
+                <w:t xml:space="preserve">Michele Cammelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Nizard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Roy</w:t>
+                <w:t xml:space="preserve">Bernard Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (3), pp.364-71. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (20-21), pp.1616-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.22607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638280701618620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00156760v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of low back pain among men and women aged 30 to 64 years in France. Results of two national surveys.</w:t>
               </w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability Policies in France: Changes and Tensions between the Category-based, Universalist and Personalized Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7965,51 +7965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disability in adults with hip and knee arthroplasty: a French national community based survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of impairments, disabilities, handicaps and quality of life in the general population: a review of recent literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barbotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearkasen Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,355 +8352,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 1re partie : les processus sociaux fondamentaux d'exclusion et d'inclusion.</w:t>
+                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 2ème partie : Typologie des différents régimes d'exclusion repérables dans le traitement social du handicap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jacques Stiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 86, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2000, 87, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264284v1</w:t>
+                <w:t xml:space="preserve">hal-02264287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 2ème partie : Typologie des différents régimes d'exclusion repérables dans le traitement social du handicap.</w:t>
+                <w:t xml:space="preserve">Les modèles de l'inclusion et de l'exclusion à l'épreuve du handicap. 1re partie : les processus sociaux fondamentaux d'exclusion et d'inclusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jacques Stiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 87, pp.1-17</w:t>
+              <w:t xml:space="preserve">, 2000, 86, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264287v1</w:t>
+                <w:t xml:space="preserve">hal-02264284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle individuel, modèle médical, modèle social : la question du sujet</w:t>
+                <w:t xml:space="preserve">Construct validity of the Functional Independence Measure (FIM) : Questioning the unidimensionality of the scale and the &amp;quot;value&amp;quot; of FIM scores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Yelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 81, pp.64-75</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (1), pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264281v1</w:t>
+                <w:t xml:space="preserve">hal-02265185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construct validity of the Functional Independence Measure (FIM) : Questioning the unidimensionality of the scale and the &amp;quot;value&amp;quot; of FIM scores.</w:t>
+                <w:t xml:space="preserve">Modèle individuel, modèle médical, modèle social : la question du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Yelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 31 (1), pp.31-41</w:t>
+              <w:t xml:space="preserve">Handicap - Revue de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81, pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265185v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9356,51 +9356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap, positionnement politique et/ou identité subjective. Le cas des pays anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9643,311 +9643,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing French human and social science research on disability : the proposals of the national observatory for training, research and innovation on disability (ONFRIH)</w:t>
+                <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fassin; B. Horay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities and innovation: the expertise challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.263-269, 2010, 9782810900459</w:t>
+              <w:t xml:space="preserve">Santé publique: l'état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte-Inserm, pp.209-222, 2010, 9782707164902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707514v1</w:t>
+                <w:t xml:space="preserve">hal-03707844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude longitudinale de la qualité de vie chez les blessés médullaires tétraplégiques : l’enquête TétrAfigap II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">D. Fassin; B. Horay. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gt Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-F. Ravaud; I. Ville; S. Poiraudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé publique: l'état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte-Inserm, pp.209-222, 2010, 9782707164902</w:t>
+              <w:t xml:space="preserve">Handicap et qualité de vie. Actes des 23es Entretiens de la Fondation Garches, [novembre 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSM-Santé, pp.121-129, 2010, 9782919616008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707844v1</w:t>
+                <w:t xml:space="preserve">hal-03707722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude longitudinale de la qualité de vie chez les blessés médullaires tétraplégiques : l’enquête TétrAfigap II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing French human and social science research on disability : the proposals of the national observatory for training, research and innovation on disability (ONFRIH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J.-F. Ravaud; I. Ville; S. Poiraudeau. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Chastenet; A. Flahault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap et qualité de vie. Actes des 23es Entretiens de la Fondation Garches, [novembre 2010]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSM-Santé, pp.121-129, 2010, 9782919616008</w:t>
+              <w:t xml:space="preserve">Disabilities and innovation: the expertise challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.263-269, 2010, 9782810900459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707722v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la recherche française en sciences humaines et sociales sur le handicap : les propositions de l’Observatoire national sur la formation, la recherche et l’innovation sur le handicap (ONFRIH)</w:t>
               </w:r>
@@ -10987,51 +10987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04859418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudiosociologicos.org/portal/una-introduccion-a-la-sociologia-de-la-discapacidad-historia-politica-y-experiencia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807328662-introduction-la-sociologie-du-handicap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques.uqac.ca/contemporains/handicapetinadaptation/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kieny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. C. Yokota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferguson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0326-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03124009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.12.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Palazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Makdessi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanderschelden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Espagnacq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legleye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1045-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinquart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0915-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Papelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044994" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niedhammer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.11.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F4V6GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Espagnacq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delcey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2010.189" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e318237a14b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boissonnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschhorn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poiraudeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494810371246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Otero-Sierra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Spitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Spitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhattacherjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Kunar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ravaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqp002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00432996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belbraquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000248547" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.47.319" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-008-0487-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDDCB9C4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0095-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Belbraouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nearkasen Chau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2007.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH2VZWKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00293991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S. Nizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002561" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgkard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-007-0223-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3053BD4C9FED7B9F17DD12B69627D32F75E8ADF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Otero Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cammelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280701618620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2005.081083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nizard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22607" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lano&#235;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2007.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701685877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Chastang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Regnard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.brs.0000199939.53256.e0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poiraudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.62.8.748" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Bhattacherjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Benamghar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.45.382" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero-Sierra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jacques Stiker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264281v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265185v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delcey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rava.2014.01.0041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04694808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mahut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Watson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Woods" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt Ii" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourmy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fardeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04298495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873294v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04859418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudiosociologicos.org/portal/una-introduccion-a-la-sociologia-de-la-discapacidad-historia-politica-y-experiencia/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807328662-introduction-la-sociologie-du-handicap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fardeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://classiques.uqac.ca/contemporains/handicapetinadaptation/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kieny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. C. Yokota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferguson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tafforeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-018-0326-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03124009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky084" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.718.0728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Palazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T.C. Yokota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tafforeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma J. Nusselder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2602-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.12.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Makdessi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vanderschelden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Espagnacq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khlat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legleye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Falissard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1045-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3447" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Trinquart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalichampt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0915-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Papelard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trinquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dalichampt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044994" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niedhammer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.11.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F4V6GS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Espagnacq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delcey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sc.2010.189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e318237a14b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boissonnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Otero-Sierra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Spitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494810371246" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschhorn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rannou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poiraudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bhattacherjee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bm Kunar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ravaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqp002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00432996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belbraquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000248547" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.47.319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Spitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-008-0487-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDDCB9C4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-009-0095-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Belbraouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nearkasen Chau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265181v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002561" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2007.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH2VZWKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00293991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my S. Nizard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgkard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-007-0223-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3053BD4C9FED7B9F17DD12B69627D32F75E8ADF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Otero Sierra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Nizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22607" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00096863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2005.081083" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cammelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638280701618620" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lano&#235;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2007.05.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701685877" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476932v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Chastang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Regnard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.brs.0000199939.53256.e0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poiraudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.62.8.748" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Bhattacherjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Benamghar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.45.382" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero-Sierra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jacques Stiker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265185v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delcey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yelnik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972092v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/ouvrages/e-docs/choisir_et_agir_pour_autrui__312708/ouvrage.phtml" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707604v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607272v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.rava.2014.01.0041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707668v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707712v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04694808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mahut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Watson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Woods" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707722v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gt Ii" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707566v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourmy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Fardeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04298495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873294v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02861766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>