--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -607,51 +607,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -701,51 +701,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -785,909 +785,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443417v1</w:t>
+                <w:t xml:space="preserve">hal-04291561v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loizillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Generative Models workshop at the 26th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation-based evaluation framework for deep learning unsupervised anomaly detection on brain FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bottani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835015v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...594 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">CURE-ND (Catalyzing a United Response in Europe to Neurodegenerative Diseases) Early Career Researchers Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04279014v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE419964"/>
+    <w:nsid w:val="3B02D74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ravi-hassanaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1304-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27996739X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04681117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ravi-hassanaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1304-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27996739X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04681117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>