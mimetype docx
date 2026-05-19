--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -736,481 +736,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brianceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loizillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. pp.519-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291561v2</w:t>
+                <w:t xml:space="preserve">hal-04419141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t>
+                <w:t xml:space="preserve">Leveraging healthy population variability in deep learning unsupervised anomaly detection in brain FDG PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2691683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443392v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de la variabilité de la population contrôle pour la détection d'anomalies non supervisée par apprentissage profond en imagerie cérébrale FDG PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Burgos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IABM 2024 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444841v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the open-source ClinicaDL software for reproducible neuroimaging with deep learning</w:t>
+                <w:t xml:space="preserve">Evaluation of pseudo-healthy reconstruction for anomaly detection in brain FDG PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brianceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3006039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419141v1</w:t>
+                <w:t xml:space="preserve">hal-05444841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised anomaly detection in 3D brain FDG PET: A benchmark of 17 VAE-based approaches</w:t>
               </w:r>
@@ -1425,64 +1425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B02D74F"/>
+    <w:nsid w:val="A654337D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ravi-hassanaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1304-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27996739X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04681117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ravi-hassanaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1304-5906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27996739X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04445378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Solal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.12.5.054005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05378338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitombeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2024-b87a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291561v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835015v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04681117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>