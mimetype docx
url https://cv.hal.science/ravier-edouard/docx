--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -368,562 +368,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual model for the formation of bedforms along subglacial meltwater corridors (SMCs) by variable ice‐water‐bed interactions</w:t>
+                <w:t xml:space="preserve">The kinematic significance of subglacial bedforms and their use in palaeo-glaciological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Livingstone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Ravier</w:t>
+                <w:t xml:space="preserve">Édouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mcmartin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5725⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.118510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254000v1</w:t>
+                <w:t xml:space="preserve">hal-04331995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinematic significance of subglacial bedforms and their use in palaeo-glaciological reconstructions</w:t>
+                <w:t xml:space="preserve">Conceptual model for the formation of bedforms along subglacial meltwater corridors (SMCs) by variable ice‐water‐bed interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Ravier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Isabelle Mcmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pochat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janet Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 626, pp.118510. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1), pp.170-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331995v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in hydraulic efficiency of the subglacial drainage landsystem control surging and streaming regimes of outlet glaciers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Physical characteristics of hydrofracture systems and their fills in glacial sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2022.107⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971051v1</w:t>
+                <w:t xml:space="preserve">insu-04841459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New metrics reveal the evolutionary continuum behind the morphological diversity of subglacial bedforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in hydraulic efficiency of the subglacial drainage landsystem control surging and streaming regimes of outlet glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pochat Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2022.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329984v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of murtoos by repeated flooding of ribbed bedforms along subglacial meltwater corridors</w:t>
+                <w:t xml:space="preserve">New metrics reveal the evolutionary continuum behind the morphological diversity of subglacial bedforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
@@ -937,1855 +885,1907 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pochat Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 408, pp.108248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108248⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 427, pp.108627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331955v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does porewater or meltwater control tunnel valley genesis? Case studies from the Hirnantian of Morocco</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of murtoos by repeated flooding of ribbed bedforms along subglacial meltwater corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132 (4), pp.526-527. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pgeola.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478000v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pgeola.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338182v1</w:t>
+                <w:t xml:space="preserve">hal-03414907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (4), pp.526-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pgeola.2021.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414907v1</w:t>
+                <w:t xml:space="preserve">hal-05478000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The milankovitch fingerprint on the distribution and thickness of bedding-parallel veins (beef) in source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tupinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.104643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02922274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology and U-Pb dating of Carboniferous to Permian continental series of the northern Massif Central (France): Local palaeogeographic evolution and larger scale correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 533, pp.109228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02153121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled subglacial floods and tunnel valleys control the life cycle of transitory ice streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.2759-2772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-12-2759-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (11), pp.2022-2041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JF003957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in the New York Drumlin Field, an investigation using microsedimentology, resulting in the refinement of a theory of drumlin formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessey Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleb Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 338, pp.84-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematic unifying theory of microstructures in subglacial tills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. M. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344, pp.57-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03682685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clastic injection dynamics during ice front oscillations: A case example from Sólheimajökull (Iceland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 323, pp.92-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does porewater or meltwater control tunnel valley genesis? Case studies from the Hirnantian of Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.359-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- to macro-scale internal structures, diagenesis and petrophysical evolution of injectite networks in the Vocontian Basin (France): implications for fluid flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.125-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological and deformational criteria for discriminating subglaciofluvial deposits from subaqueous ice-contact fan deposits: a Pleistocene example (Ireland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (5), pp.1382-1410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porewater pressure control on subglacial soft sediment remobilization and tunnel valley formation: a case study from the Alnif tunnel valley (Morocco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 304, pp.71-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2795,137 +2795,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ORBITAL CONTROL ON BEEF DISTRIBUTION IN MATURE SOURCEROCK ? (VACA MUERTA FORMATION, NEUQUÉN BASIN, ARGENTINA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Larmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01718136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2935,219 +2935,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaciohydrogeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Glacial Environments (second edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.431-466, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100524-8.00013-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du stade isotopique 3 (OIS-3) dans les sédiments proglaciaires du Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barral Ph., Magny M., Thivet M.(dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l’histoire des sociétés, 10000 ans d’archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InFolio, pp.19-27, 2016, 9782884743693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3157,114 +3157,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de déformation induites par surpressions de fluide dans les environnements sous-glaciaires et marin profonds : implications paléoenvironnementales et réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Bourgogne, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014DIJOS053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01134153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3411,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02713-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Livingstone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mcmartin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Campbell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.06.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tupinier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menzies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hess" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessey Rice" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Wagner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. M. van Der Meer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.04.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT5JNC3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12111" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXFMHKZ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.02.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5V8B6VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100524-8.00013-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02713-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Livingstone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mcmartin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Campbell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5725" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tupinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menzies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hess" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessey Rice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Wagner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. M. van Der Meer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.04.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT5JNC3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXFMHKZ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.02.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5V8B6VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100524-8.00013-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>