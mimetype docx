--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -368,616 +368,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinematic significance of subglacial bedforms and their use in palaeo-glaciological reconstructions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Physical characteristics of hydrofracture systems and their fills in glacial sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118510⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331995v1</w:t>
+                <w:t xml:space="preserve">insu-04841459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual model for the formation of bedforms along subglacial meltwater corridors (SMCs) by variable ice‐water‐bed interactions</w:t>
+                <w:t xml:space="preserve">The kinematic significance of subglacial bedforms and their use in palaeo-glaciological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5725⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.118510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254000v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characteristics of hydrofracture systems and their fills in glacial sediments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conceptual model for the formation of bedforms along subglacial meltwater corridors (SMCs) by variable ice‐water‐bed interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mcmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 463, </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1), pp.170-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04841459v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in hydraulic efficiency of the subglacial drainage landsystem control surging and streaming regimes of outlet glaciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édouard Ravier</w:t>
+                <w:t xml:space="preserve">New metrics reveal the evolutionary continuum behind the morphological diversity of subglacial bedforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lelandais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Pochat Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 427, pp.108627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jog.2022.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971051v1</w:t>
+                <w:t xml:space="preserve">hal-04329984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New metrics reveal the evolutionary continuum behind the morphological diversity of subglacial bedforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in hydraulic efficiency of the subglacial drainage landsystem control surging and streaming regimes of outlet glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pochat Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 427, pp.108627. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2022.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329984v1</w:t>
+                <w:t xml:space="preserve">hal-03971051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of murtoos by repeated flooding of ribbed bedforms along subglacial meltwater corridors</w:t>
               </w:r>
@@ -1091,239 +1091,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (4), pp.526-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pgeola.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414907v1</w:t>
+                <w:t xml:space="preserve">hal-05478000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132 (4), pp.526-527. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pgeola.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478000v1</w:t>
+                <w:t xml:space="preserve">hal-03414907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The milankovitch fingerprint on the distribution and thickness of bedding-parallel veins (beef) in source rocks</w:t>
               </w:r>
@@ -1573,77 +1573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled subglacial floods and tunnel valleys control the life cycle of transitory ice streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,90 +1707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1835,537 +1835,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in the New York Drumlin Field, an investigation using microsedimentology, resulting in the refinement of a theory of drumlin formation</w:t>
+                <w:t xml:space="preserve">A kinematic unifying theory of microstructures in subglacial tills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Menzies</w:t>
+                <w:t xml:space="preserve">J. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Hess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Ravier</w:t>
+                <w:t xml:space="preserve">J. J. M. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 338, pp.84-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 344, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971045v1</w:t>
+                <w:t xml:space="preserve">insu-03682685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinematic unifying theory of microstructures in subglacial tills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study in the New York Drumlin Field, an investigation using microsedimentology, resulting in the refinement of a theory of drumlin formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menzies</w:t>
+                <w:t xml:space="preserve">Jessey Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. M. van Der Meer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Ravier</w:t>
+                <w:t xml:space="preserve">Kaleb Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 344, pp.57-70. </w:t>
+              <w:t xml:space="preserve">, 2016, 338, pp.84-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03682685v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clastic injection dynamics during ice front oscillations: A case example from Sólheimajökull (Iceland).</w:t>
+                <w:t xml:space="preserve">Does porewater or meltwater control tunnel valley genesis? Case studies from the Hirnantian of Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Portier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 323, pp.92-109. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.359-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152529v1</w:t>
+                <w:t xml:space="preserve">hal-01100430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does porewater or meltwater control tunnel valley genesis? Case studies from the Hirnantian of Morocco.</w:t>
+                <w:t xml:space="preserve">Clastic injection dynamics during ice front oscillations: A case example from Sólheimajökull (Iceland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 323, pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01100430v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- to macro-scale internal structures, diagenesis and petrophysical evolution of injectite networks in the Vocontian Basin (France): implications for fluid flow.</w:t>
               </w:r>
@@ -2511,77 +2511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (5), pp.1382-1410. </w:t>
@@ -2670,64 +2670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 304, pp.71-95. </w:t>
@@ -3411,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02713-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Livingstone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mcmartin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Campbell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5725" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tupinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menzies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hess" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessey Rice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Wagner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. M. van Der Meer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.04.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT5JNC3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXFMHKZ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.02.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5V8B6VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100524-8.00013-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02713-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Hesni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106593" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Ravier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Livingstone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mcmartin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Campbell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5725" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tupinier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellenard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. M. van Der Meer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menzies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Hess" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessey Rice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Wagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.01.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clerc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.12.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT5JNC3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.04.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXFMHKZ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2014.02.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5V8B6VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100524-8.00013-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>