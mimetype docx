--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -236,1333 +236,1441 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and People Management Through the Lens of Social Exchange Theory Mediated by AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perméabilité émotionnelle entre sphères de vie : les cas des supporters de l'olympique de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Kertechian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sevag Kertechian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadr El Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on People Analytics &amp; Algorithmic Management (PAAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop à l’ESSCA Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aix En Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340076v1</w:t>
+                <w:t xml:space="preserve">hal-05581715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de travail et GRH algorithmique : pour une approche médiée par une intelligence artificielle plus transparente</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and People Management Through the Lens of Social Exchange Theory Mediated by AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sevag Kertechian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on People Analytics &amp; Algorithmic Management (PAAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Jun 2025, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340048v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Contradictories in AI-Enhanced Human Resource Management: Analyzing the Complexities of Algorithmic HRM</w:t>
+                <w:t xml:space="preserve">Expérience de travail et GRH algorithmique : pour une approche médiée par une intelligence artificielle plus transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sevag Kertechian</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EURAM (European Academy of Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340028v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence Et Equite De L'intelligence Artificielle : Des Principes Ethiques Pour L'engagement Et L'autonomie Au Travail</w:t>
+                <w:t xml:space="preserve">Managing Contradictories in AI-Enhanced Human Resource Management: Analyzing the Complexities of Algorithmic HRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sevag Kertechian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Conference EURAM (European Academy of Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340062v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence algorithmique et engagement au travail des collaborateurs : Une autonomie professionnelle médiée par l’IA</w:t>
+                <w:t xml:space="preserve">Transparence Et Equite De L'intelligence Artificielle : Des Principes Ethiques Pour L'engagement Et L'autonomie Au Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sevag Kertechian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340036v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier prise de décision éthique et GRH algorithmique : une lecture par le prisme de l’échange social médié par l’IA</w:t>
+                <w:t xml:space="preserve">Transparence algorithmique et engagement au travail des collaborateurs : Une autonomie professionnelle médiée par l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Edition des journées de recherche en éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESSCA Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722445v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’innovation responsable en Ressources Humaines et Intelligence artificielle : une analyse bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées d’études GT Innovation, « Réorienter l’innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GT Innovation AIMS et GT AIM, Oct 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources humaines assistée par l’IA et nouvelles expériences de travail des collaborateurs</w:t>
+                <w:t xml:space="preserve">Concilier prise de décision éthique et GRH algorithmique : une lecture par le prisme de l’échange social médié par l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'IA dans les organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST, Aix Marseille Université, Jan 2024, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">4ème Edition des journées de recherche en éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722441v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façonner la GRH algorithmique avec l’IA : la fonction RH face aux tensions paradoxales dans les nouvelles façons de travailler</w:t>
+                <w:t xml:space="preserve">Gestion des ressources humaines assistée par l’IA et nouvelles expériences de travail des collaborateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">L'IA dans les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Aix Marseille Université, Jan 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725565v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bibliometric analysis of the literature on the collective intercultural competence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Façonner la GRH algorithmique avec l’IA : la fonction RH face aux tensions paradoxales dans les nouvelles façons de travailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
+              <w:t xml:space="preserve">35ème Colloque AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776181v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the paradoxical tensions of Artificial Intelligence in HRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bibliometric analysis of the literature on the collective intercultural competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Jerinic Ivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle, individuelle et (inter)organisationnelle ; à la recherche des communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">50th EIBA (European International Business Academy) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Helsinki (Aalto University School of Economics), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426061v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA, un catalyseur de la gestion algorithmique des ressources humaines</w:t>
+                <w:t xml:space="preserve">Facing the paradoxical tensions of Artificial Intelligence in HRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Corte-Ajaccio, France</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle, individuelle et (inter)organisationnelle ; à la recherche des communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886043v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic management in HR and the management of people's career paths</w:t>
+                <w:t xml:space="preserve">L'IA, un catalyseur de la gestion algorithmique des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND WORKSHOP ON PEOPLE ANALYTICS &amp; ALGORITHMIC MANAGEMENT (PAAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIASM, Jun 2023, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGRH2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Corte-Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150101v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision IA et éthique dans la gestion des ressources humaines : une analyse bibliométrique</w:t>
+                <w:t xml:space="preserve">Algorithmic management in HR and the management of people's career paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Edition des journées de recherche en éthique « L’éthique en situations complexes et contemporaines : vers de nouvelles perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESG UQAM Montréal (Canada), May 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">2ND WORKSHOP ON PEOPLE ANALYTICS &amp; ALGORITHMIC MANAGEMENT (PAAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIASM, Jun 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550128v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and digital transformation : A highlighting of paradoxes for companies</w:t>
+                <w:t xml:space="preserve">Prise de décision IA et éthique dans la gestion des ressources humaines : une analyse bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH GAMOD - EIASM Workshop on Governance and Management of Digitalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIASM, Nov 2022, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Troisième Edition des journées de recherche en éthique « L’éthique en situations complexes et contemporaines : vers de nouvelles perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESG UQAM Montréal (Canada), May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886010v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’intelligence artificielle dans les ressources humaines : quelles représentations pour quelles transformations ?</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and digital transformation : A highlighting of paradoxes for companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche Thématique AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">4TH GAMOD - EIASM Workshop on Governance and Management of Digitalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIASM, Nov 2022, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280709v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de l’intelligence artificielle dans les ressources humaines : quelles représentations pour quelles transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hauch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Recherche Thématique AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et transformation digitale des pratiques des Ressources Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Colloque AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1709,51 +1817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sevag Kertechian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Jerinic Ivic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926179v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kertechian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadr El Hana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sevag Kertechian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Jerinic Ivic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>