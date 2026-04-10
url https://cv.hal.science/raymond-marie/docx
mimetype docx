--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1750,204 +1750,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la disponibilité opérationnelle de systémes redondants avec temps de commutation pour des éléments différents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des erreurs de détection sur les stocks de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Francisco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790877v1</w:t>
+                <w:t xml:space="preserve">hal-00790876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des erreurs de détection sur les stocks de rechange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la disponibilité opérationnelle de systémes redondants avec temps de commutation pour des éléments différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soazig Francisco</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790876v1</w:t>
+                <w:t xml:space="preserve">hal-00790877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on the Mean Up Time : What are the Consequences on the Unavailability?</w:t>
               </w:r>
@@ -4172,51 +4172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F1D7544"/>
+    <w:nsid w:val="F8E7B1BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymond-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030560853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlsm.2016.078484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo de Souza E Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Le&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1120.0537" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2013.053771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Francisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Meri Le&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avritzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Suresh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Brik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. L. R. Carmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;scam Abdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kowalowka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01727485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01730564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymond-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030560853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlsm.2016.078484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo de Souza E Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Le&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1120.0537" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2013.053771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Francisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Meri Le&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avritzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Suresh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Brik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. L. R. Carmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;scam Abdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kowalowka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01727485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01730564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>