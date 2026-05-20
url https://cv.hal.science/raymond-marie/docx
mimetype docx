--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -263,209 +263,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transient Analysis of Markovian Models using a Block Reduction Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal preventive and corrective maintenance for equipments with Erlangian life-time distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/ijoc.1120.0537⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2-3), pp.260-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLSM.2013.053771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758039v1</w:t>
+                <w:t xml:space="preserve">hal-00756903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal preventive and corrective maintenance for equipments with Erlangian life-time distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Transient Analysis of Markovian Models using a Block Reduction Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo de Souza E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (2-3), pp.260-274. </w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.743-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJLSM.2013.053771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.1120.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756903v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk on spares for life-time maintenance purposes due to uncertainties on the mean up time</w:t>
               </w:r>
@@ -822,726 +822,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de soutien par la cannibalisation</w:t>
+                <w:t xml:space="preserve">Évaluation des risques des pénalités économiques liés aux ruptures de stocks sur les sites opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazic Francisco</w:t>
+                <w:t xml:space="preserve">Sylvaine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congrès de Maîtrise des risques et sûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098454v1</w:t>
+                <w:t xml:space="preserve">hal-01098453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stock shortage in integrated logistic systems: an under estimated importance</w:t>
+                <w:t xml:space="preserve">Amélioration des performances de soutien par la cannibalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazic Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Industrial Logistics (ICIL'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bol, Croatia</w:t>
+              <w:t xml:space="preserve">19th Congrès de Maîtrise des risques et sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098452v1</w:t>
+                <w:t xml:space="preserve">hal-01098454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques des pénalités économiques liés aux ruptures de stocks sur les sites opérationnels</w:t>
+                <w:t xml:space="preserve">Influence of stock shortage in integrated logistic systems: an under estimated importance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congrès de Maîtrise des risques et sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Industrial Logistics (ICIL'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bol, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098453v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie pour l'optimisation du ravitaillement d'un parc de systèmes</w:t>
+                <w:t xml:space="preserve">Algorithmes pour maîtriser la distribution des performances de systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazic Francisco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
+                <w:t xml:space="preserve">Sylvaine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congrès de Maîtrise des risques et sureté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756905v1</w:t>
+                <w:t xml:space="preserve">hal-00756908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivability Analysis of Power Distribution in Smart Grids with Active and Reactive Power Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Preventive and Corrective Maintenance for Equipments with Erlang Life-Time Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenMetrics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Industrial Logistics (ICIL'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758038v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque sur un système de gestion de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zina Brik</w:t>
+                <w:t xml:space="preserve">Stratégie pour l'optimisation du ravitaillement d'un parc de systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazic Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18$^{th}$ Congrès de Maîtrise des risques et sureté de fonctionnement</w:t>
+              <w:t xml:space="preserve">18th Congrès de Maîtrise des risques et sureté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756906v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour maîtriser la distribution des performances de systèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de risque sur un système de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Brik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congrès de Maîtrise des risques et sureté de fonctionnement</w:t>
+              <w:t xml:space="preserve">18$^{th}$ Congrès de Maîtrise des risques et sureté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756908v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Preventive and Corrective Maintenance for Equipments with Erlang Life-Time Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Survivability Analysis of Power Distribution in Smart Grids with Active and Reactive Power Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Menasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Maria Meri Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo de Souza E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Avritzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindhu Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Industrial Logistics (ICIL'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">GreenMetrics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756904v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappointments and Delights, Fears and Hopes induced by a few decades in Performance Evaluation</w:t>
               </w:r>
@@ -1618,51 +1618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de même type partageant un stock unique et disponibilité de fin de mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1681,273 +1681,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk on Spares for Lifetime Maintenance Processes Due to Uncertainties on the Mean Up Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la disponibilité opérationnelle de systémes redondants avec temps de commutation pour des éléments différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Industrial Logistics (\\sc icil\'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil. pp.231―238</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793313v1</w:t>
+                <w:t xml:space="preserve">hal-00790877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des erreurs de détection sur les stocks de rechange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la disponibilité opérationnelle de systémes redondants avec temps de commutation pour des éléments différents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk on Spares for Lifetime Maintenance Processes Due to Uncertainties on the Mean Up Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond A. Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Arbaretier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17éme Colloque National de Fiabilité et de Maintenabilité and Ma\îtrise des risques et s\ûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Rochelle, France, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Industrial Logistics (\\sc icil\'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil. pp.231―238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790877v1</w:t>
+                <w:t xml:space="preserve">hal-00793313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on the Mean Up Time : What are the Consequences on the Unavailability?</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Solutions for an Approximation Technique for the Transient Analysis of Markovian Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa M. L. R. Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo de Souza E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4172,51 +4172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8E7B1BB"/>
+    <w:nsid w:val="4DED0ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymond-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030560853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlsm.2016.078484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo de Souza E Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Le&#227;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1120.0537" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2013.053771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Francisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Meri Le&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avritzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Suresh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Brik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. L. R. Carmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;scam Abdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kowalowka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01727485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01730564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymond-marie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030560853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A. Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlsm.2016.078484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2013.053771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo de Souza E Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Le&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1120.0537" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond A Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alexandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Francisco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Brik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasch&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Meri Le&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avritzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Suresh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25575-5_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Francisco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00584234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/articles/show/title/stability-oriented-routing-in-mobile-ad-hoc-networks-based-on-simple-automatons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03953827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M. L. R. Carmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;scam Abdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kowalowka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01727485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01730564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>