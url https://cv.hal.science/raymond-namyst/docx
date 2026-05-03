--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -3327,269 +3327,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181135v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAWN: An Iterative, Potentials-Based, Dynamic Scheduling and Partitioning Tool</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic OpenCL code generation for multi-device heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperComputing'15 - RESPA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2015 : 44th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beijing, China. pp.959 - 968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2015.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223897v1</w:t>
+                <w:t xml:space="preserve">hal-01275482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic OpenCL code generation for multi-device heterogeneous architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPAWN: An Iterative, Potentials-Based, Dynamic Scheduling and Partitioning Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2015 : 44th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SuperComputing'15 - RESPA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2015.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275482v1</w:t>
+                <w:t xml:space="preserve">hal-01223897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Load Balancing with Pair Potentials</w:t>
               </w:r>
@@ -3807,705 +3807,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Code Generation for Stencil Computation on Heterogeneous Multi-device Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">High-performance code generation for stencil computations on heterogeneous multi-device architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
+              <w:t xml:space="preserve">HPPC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925481v1</w:t>
+                <w:t xml:space="preserve">hal-00952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance code generation for stencil computations on heterogeneous multi-device architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+                <w:t xml:space="preserve">Composing multiple StarPU applications over heterogeneous machines: a supervised approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andra-Ecaterina Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPPC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Accelerators and Hybrid Exascale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952258v1</w:t>
+                <w:t xml:space="preserve">hal-00824514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing multiple StarPU applications over heterogeneous machines: a supervised approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+                <w:t xml:space="preserve">Implementation of FEM Application on GPU with StarPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Katagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Accelerators and Hybrid Exascale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">CS&amp;E 2013 - SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824514v1</w:t>
+                <w:t xml:space="preserve">hal-00926144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of FEM Application on GPU with StarPU</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards exascale with the ANR-JST japanese-french project FP3C (Framework and Programming for Post- Petascale Computing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Boku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS&amp;E 2013 - SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computer Science and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926144v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards exascale with the ANR-JST japanese-french project FP3C (Framework and Programming for Post- Petascale Computing)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Adaptive Task Size Control on High Level Programming for GPU/CPU Work Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Odajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Boku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Daydé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhisa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Hanawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuetsu Kodama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Science and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2013 International Symposium on Advances of Distributed and Parallel Computing (ADPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03889-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922754v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Task Size Control on High Level Programming for GPU/CPU Work Sharing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Performance Code Generation for Stencil Computation on Heterogeneous Multi-device Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2013 International Symposium on Advances of Distributed and Parallel Computing (ADPC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03889-6_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920915v1</w:t>
+                <w:t xml:space="preserve">hal-00925481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StarPU-MPI: Task Programming over Clusters of Machines Enhanced with Accelerators</w:t>
               </w:r>
@@ -4874,2027 +4874,2027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PEPPHER Approach to Programmability and Performance Portability for Heterogeneous many-core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Benkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Pllana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Larsson Träff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippas Tsigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Austin, United States</w:t>
+              <w:t xml:space="preserve">ParCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00605735v1</w:t>
+                <w:t xml:space="preserve">hal-00661320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEPPHER Approach to Programmability and Performance Portability for Heterogeneous many-core Architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Richards</w:t>
+                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661320v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587216v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Aware Task Scheduling on Multi-Accelerator based Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00486178v1</w:t>
+                <w:t xml:space="preserve">inria-00523937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Aware Task Scheduling on Multi-Accelerator based Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamically scheduled Cholesky factorization on multicore architectures with GPU accelerators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Shangai, China</w:t>
+              <w:t xml:space="preserve">Symposium on Application Accelerators in High Performance Computing (SAAHPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00523937v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00547616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically scheduled Cholesky factorization on multicore architectures with GPU accelerators.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+                <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Ltaief</w:t>
+                <w:t xml:space="preserve">David Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Application Accelerators in High Performance Computing (SAAHPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00547616v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
+                <w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t>
+              <w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00451471v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t>
+                <w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Symposium (IPDPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Atltanta, United States. </w:t>
+              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2010.5470442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441472v1</w:t>
+                <w:t xml:space="preserve">inria-00429889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2010 - The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Pisa, Italy. </w:t>
+              <w:t xml:space="preserve">The 17th European MPI Users Group conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany. pp.239-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2010.67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15646-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00429889v1</w:t>
+                <w:t xml:space="preserve">inria-00486178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Cell/BE architecture with the StarPU unified runtime system</w:t>
+                <w:t xml:space="preserve">StarPU: A Unified Platform for Task Scheduling on Heterogeneous Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maik Nijhuis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMOS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, SAMOS, Greece</w:t>
+              <w:t xml:space="preserve">Euro-Par 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00378705v1</w:t>
+                <w:t xml:space="preserve">inria-00384363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StarPU: A Unified Platform for Task Scheduling on Heterogeneous Multicore Architectures</w:t>
+                <w:t xml:space="preserve">Automatic Calibration of Performance Models on Heterogeneous Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2009</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Highly Parallel Processing on a Chip (HPPC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00384363v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00421333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Calibration of Performance Models on Heterogeneous Multicore Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Highly Parallel Processing on a Chip (HPPC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02303-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00421333v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00367570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Task and Data Placement over NUMA Architectures: an OpenMP Runtime Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Exploiting the Cell/BE architecture with the StarPU unified runtime system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Nijhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAMOS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, SAMOS, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00367570v1</w:t>
+                <w:t xml:space="preserve">inria-00378705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Dynamic OpenMP Applications over Multicore Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">A multithreaded communication engine for multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79561-2_15⟩</w:t>
+              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00329934v1</w:t>
+                <w:t xml:space="preserve">inria-00224999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multithreaded communication engine for multicore architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
+                <w:t xml:space="preserve">A unified runtime system for heterogeneous multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Highly Parallel Processing on a Chip (HPPC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00224999v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified runtime system for heterogeneous multicore architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+                <w:t xml:space="preserve">MPC: A Unified Parallel Runtime for Clusters of NUMA Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pérache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Highly Parallel Processing on a Chip (HPPC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 14th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.78-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00326917v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00422229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC: A Unified Parallel Runtime for Clusters of NUMA Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourdren</w:t>
+                <w:t xml:space="preserve">Scheduling Dynamic OpenMP Applications over Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Diakhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14th International Euro-Par Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_9⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, West Lafayette, IN, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79561-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00422229v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00329934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,90 +9295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster, Cheaper, Better – a Hybridization Methodology to Develop Linear Algebra Software for GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9822,51 +9822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pérache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,51 +11905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126887v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lasserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.07.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Papin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-020-00677-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Hugo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342014527575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.345-371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hatcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Macbeth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mcguigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00093-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04740275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jolicoeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhat&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Couteyen Carpaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Bucker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Luyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loussert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welterlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Ecaterina Hugo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181135v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14313-2_39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohshima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Katagiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakajima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Bajrovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Marth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandrieser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_61" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Dastgeer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176582" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Pllana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippas Tsigas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Nijhuis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421333v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326917v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKBJMM7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44520-X_148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23397-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788206v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126887v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lasserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.07.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Papin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-020-00677-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Hugo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342014527575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.345-371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hatcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Macbeth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mcguigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00093-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04740275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jolicoeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhat&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Couteyen Carpaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Bucker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Luyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loussert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welterlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Ecaterina Hugo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181135v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14313-2_39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohshima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Katagiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakajima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Bajrovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Marth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandrieser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_61" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Dastgeer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176582" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Pllana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippas Tsigas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Nijhuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKBJMM7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44520-X_148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23397-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788206v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>