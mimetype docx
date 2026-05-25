--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2315,425 +2315,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peachy Parallel Assignments (EduPar 2022)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Derrick Luyen</w:t>
+                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00068⟩</w:t>
+              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938420v1</w:t>
+                <w:t xml:space="preserve">hal-03789625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming Heterogeneous Architectures Using Hierarchical Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Lucas</w:t>
+                <w:t xml:space="preserve">Exploring scheduling algorithms for parallel task graphs: a modern game engine case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Regragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroPar 2022 - twentieth international workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31209-0_7⟩</w:t>
+              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.103-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789625v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring scheduling algorithms for parallel task graphs: a modern game engine case study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peachy Parallel Assignments (EduPar 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin Bucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.103-118, </w:t>
+              <w:t xml:space="preserve">IPDPSW 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. pp.361-368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12597-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580775v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEXTAROSSA: Towards EXtreme scale Technologies and Accelerators for euROhpc hw/Sw Supercomputing Applications for exascale</w:t>
               </w:r>
@@ -3807,138 +3807,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance code generation for stencil computations on heterogeneous multi-device architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+                <w:t xml:space="preserve">Implementation of FEM Application on GPU with StarPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Katagiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengo Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPPC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">CS&amp;E 2013 - SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952258v1</w:t>
+                <w:t xml:space="preserve">hal-00926144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing multiple StarPU applications over heterogeneous machines: a supervised approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andra-Ecaterina Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3980,178 +4006,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Accelerators and Hybrid Exascale Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of FEM Application on GPU with StarPU</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">High-performance code generation for stencil computations on heterogeneous multi-device architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS&amp;E 2013 - SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Feb 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">HPPC 2013 - 15th IEEE International Conference on High Performance Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926144v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards exascale with the ANR-JST japanese-french project FP3C (Framework and Programming for Post- Petascale Computing)</w:t>
               </w:r>
@@ -4485,282 +4485,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StarPU-MPI: Task Programming over Clusters of Machines Enhanced with Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Furmento</w:t>
+                <w:t xml:space="preserve">High-Level Support for Pipeline Parallelism on Many-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Benkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enes Bajrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Marth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sandrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI 2012 - The 19th European MPI Users' Group Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europar - International European Conference on Parallel and Distributed Computing - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32820-6_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725477v1</w:t>
+                <w:t xml:space="preserve">hal-00697020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Support for Pipeline Parallelism on Many-Core Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Sandrieser</w:t>
+                <w:t xml:space="preserve">StarPU-MPI: Task Programming over Clusters of Machines Enhanced with Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar - International European Conference on Parallel and Distributed Computing - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroMPI 2012 - The 19th European MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32820-6_61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697020v1</w:t>
+                <w:t xml:space="preserve">hal-00725477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmability and Performance Portability Aspects of Heterogeneous Multi-/Manycore Systems</w:t>
               </w:r>
@@ -4874,277 +4874,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEPPHER Approach to Programmability and Performance Portability for Heterogeneous many-core Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Benkner</w:t>
+                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Pllana</w:t>
+                <w:t xml:space="preserve">François Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Larsson Träff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Richards</w:t>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661320v1</w:t>
+                <w:t xml:space="preserve">inria-00587216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Trahay</w:t>
+                <w:t xml:space="preserve">The PEPPHER Approach to Programmability and Performance Portability for Heterogeneous many-core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Benkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Pllana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+                <w:t xml:space="preserve">Jesper Larsson Träff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
+                <w:t xml:space="preserve">Philippas Tsigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">ParCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587216v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
               </w:r>
@@ -5232,377 +5232,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Aware Task Scheduling on Multi-Accelerator based Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
+                <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Parallel and Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2010.5470849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523937v1</w:t>
+                <w:t xml:space="preserve">inria-00451471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically scheduled Cholesky factorization on multicore architectures with GPU accelerators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Application Accelerators in High Performance Computing (SAAHPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00547616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing MPI Communication within large Multicore nodes with Kernel assistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Goodell</w:t>
+                <w:t xml:space="preserve">Data-Aware Task Scheduling on Multi-Accelerator based Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Augonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Communication Architecture for Clusters, held in conjunction with IPDPS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00451471v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring the execution of OpenMP applications for multicore architectures</w:t>
               </w:r>
@@ -5735,64 +5735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hwloc: a Generic Framework for Managing Hardware Affinities in HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Broquedis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clet-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive MPI Multirail Tuning for Non-Uniform Input/Output Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,486 +6844,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00177167v1</w:t>
+                <w:t xml:space="preserve">inria-00126254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Portable Thread Schedulers for Hierarchical Multiprocessors: the BubbleSched Framework</w:t>
+                <w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Rennes, France. </w:t>
+              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00154506v1</w:t>
+                <w:t xml:space="preserve">inria-00154502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient OpenMP Runtime System for Hierarchical Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on OpenMP (IWOMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.148--159, </w:t>
+              <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.170-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69303-1_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75416-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00154502v1</w:t>
+                <w:t xml:space="preserve">inria-00177167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Multi-Rail Support with the NewMadeleine Communication Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+                <w:t xml:space="preserve">Building Portable Thread Schedulers for Hierarchical Multiprocessors: the BubbleSched Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixteenth International Heterogeneity in Computing Workshop (HCW 2007), workshop held in conjunction with IPDPS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroPar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126254v1</w:t>
+                <w:t xml:space="preserve">inria-00154506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NewMadeleine: a Fast Communication Scheduling Engine for High Performance Networks</w:t>
               </w:r>
@@ -7430,51 +7430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACI Grid'5000, Site de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Furmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,51 +8063,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling multithreaded Java bytecode for distributed execution</w:t>
+                <w:t xml:space="preserve">Implementing Java consistency using a generic multithreaded DSM runtime system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
@@ -8142,106 +8142,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2000: Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Munchen, Germany. pp.1039-1052, </w:t>
+              <w:t xml:space="preserve">Proc. Intl. Parallel and Distributed Processing Symposium( IPDPS'00), Workshop on Java for Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.560-567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44520-X_148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45591-4_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563684v1</w:t>
+                <w:t xml:space="preserve">inria-00563587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Java consistency using a generic multithreaded DSM runtime system</w:t>
+                <w:t xml:space="preserve">Compiling multithreaded Java bytecode for distributed execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
@@ -8276,82 +8276,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Mcguigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Intl. Parallel and Distributed Processing Symposium( IPDPS'00), Workshop on Java for Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Cancun, Mexico. pp.560-567, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2000: Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Munchen, Germany. pp.1039-1052, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45591-4_76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44520-X_148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563587v1</w:t>
+                <w:t xml:space="preserve">inria-00563684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSM-PM2: a multi-protocol DSM layer for the PM2 multithreaded runtime system</w:t>
               </w:r>
@@ -8977,221 +8977,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of Euro-Par 2011 Parallel Processing - 17th International Conference, Part II</w:t>
+                <w:t xml:space="preserve">Proceedings of Euro-Par 2011 Parallel Processing - 17th International Conference, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Jeannot and Raymond Namyst and Jean Roman. Springer, 6853, pp.488, 2011, LNCS, 978-3-642-23396-8. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jeannot and Raymond Namyst and Jean Roman. Springer, 6852, pp.598, 2011, LNCS, 978-3-642-23399-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23397-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788208v1</w:t>
+                <w:t xml:space="preserve">hal-00788206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of Euro-Par 2011 Parallel Processing - 17th International Conference, Part I</w:t>
+                <w:t xml:space="preserve">Proceedings of Euro-Par 2011 Parallel Processing - 17th International Conference, Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emmanuel Jeannot and Raymond Namyst and Jean Roman. Springer, 6852, pp.598, 2011, LNCS, 978-3-642-23399-9. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jeannot and Raymond Namyst and Jean Roman. Springer, 6853, pp.488, 2011, LNCS, 978-3-642-23396-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29737-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23397-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788206v1</w:t>
+                <w:t xml:space="preserve">hal-00788208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9295,90 +9295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster, Cheaper, Better – a Hybridization Methodology to Develop Linear Algebra Software for GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Augonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10771,119 +10771,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Distributed Shared Memory: the DSM-PM2 Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Bougé</w:t>
+                <w:t xml:space="preserve">MPICH/Madeleine: a True Multi-Protocol MPI for High Performance Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LIP RR-2000-19, Laboratoire de l'informatique du parallélisme. 2000, 2+13p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4016, LIP RR-2000-30, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102068v1</w:t>
+                <w:t xml:space="preserve">inria-00072625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portable and Adaptive Multi-Protocol Communication Library for Multithreaded Runtime Systems</w:t>
               </w:r>
@@ -10955,119 +10955,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPICH/Madeleine: a True Multi-Protocol MPI for High Performance Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+                <w:t xml:space="preserve">Generic Distributed Shared Memory: the DSM-PM2 Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4016, LIP RR-2000-30, INRIA, LIP. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] LIP RR-2000-19, Laboratoire de l'informatique du parallélisme. 2000, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072625v1</w:t>
+                <w:t xml:space="preserve">hal-02102068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portable and Efficient Communication Library for High-Performance Cluster Computing</w:t>
               </w:r>
@@ -11105,51 +11105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3976, LUP RR-2000-26, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11905,51 +11905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126887v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lasserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.07.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Papin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-020-00677-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Hugo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342014527575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.345-371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hatcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Macbeth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mcguigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00093-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04740275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jolicoeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhat&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Couteyen Carpaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Bucker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Luyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loussert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welterlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Ecaterina Hugo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181135v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14313-2_39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohshima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Katagiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakajima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Bajrovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Marth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandrieser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_61" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Dastgeer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176582" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Pllana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippas Tsigas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Nijhuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKBJMM7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44520-X_148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23397-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788206v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088833v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Furmento" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Regragui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ammendola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Arfat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126887v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lasserre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2021.07.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03157035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Carrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Papin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-020-00677-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Cojean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Hugo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342014527575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00550877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Augonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broquedis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-010-0136-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.27.345-371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bolze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342006070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3211077D2750B2369FA4662C4215BD8245E6D38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hatcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Macbeth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Mcguigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00093-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04740275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jolicoeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhat&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Couteyen Carpaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31209-0_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12597-3_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin Bucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Luyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00068" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cattaneo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fornaciari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galimberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Massari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loussert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welterlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaeger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P&#233;rache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2017.30" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra-Ecaterina Hugo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181135v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01223876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14313-2_39" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01005765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Counilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohshima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Katagiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Nakajima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Boku" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Odajima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhisa Sato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hanawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03889-6_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Benkner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Bajrovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Marth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandrieser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00725477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Dastgeer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richards" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176582" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Pllana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippas Tsigas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goodell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2010.5470849" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ltaief" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clet-Ortega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2010.5470442" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.67" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15646-5_25" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02303-3_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Nijhuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326917v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKBJMM7D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Diakhate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79561-2_15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69303-1_19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00154506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404192v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_76" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44520-X_148" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563590v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895715v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23397-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609275v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacoste" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992208v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00122723v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072625v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>