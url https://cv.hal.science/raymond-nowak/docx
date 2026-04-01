--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -3621,73 +3621,85 @@
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,547 +3708,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (5), pp.626-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lambs perceive regular human stroking as pleasant? Behavior and heart rate variability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chandeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0118617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filial attachment in sheep: Similarities and differences between ewe-lamb and human-lamb relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.12-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and physiological reactions of piglets to gentle tactile interactions vary according to their previous experience with humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kardiatou Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,222 +4257,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 167, pp.331-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild effects of gestational stress and social reactivity on the onset of mother-young interactions and bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.460-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10253890.2014.969238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of neonatal physiology have an influence on lambs’ early growth and survival in prolific D’man sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4469,2896 +4481,2896 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshen Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moahamed Ben Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (1-3), pp.162-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-lamb bonding: Oxytocin, cortisol and behavioural responses of lambs to human contacts and social separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (4), pp.499 - 508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional supplementation during the last week of gestation increased the volume and reduced the viscosity of colostrum produced by twin bearing ewes selected for nervous temperament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Williman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (1-3), pp.308-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral differentiation during collective building in wild mice Mus spicilegus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hutardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Négrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (3), pp.292-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and seasonal factors influence birth weight, growth rate and lamb mortality in D'man sheep maintained under intensive management in Tunisian oases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (11), pp.1042-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129547v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenge by a novel object does not impair the capacity of ewes and lambs selected for a nervous temperament to display early preference for each other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bickell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.575-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN11009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01129534v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge by a novel object does not impair the capacity of ewes and lambs selected for a nervous temperament to display early preference for each other</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Maternal behaviour and peripartum levels of oestradiol and progesterone show little difference in Merino ewes selected for calm or nervous temperament under indoor housing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Ferguson</w:t>
+                <w:t xml:space="preserve">M. Blackberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN11009⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.608-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111000217X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129542v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour and peripartum levels of oestradiol and progesterone show little difference in Merino ewes selected for calm or nervous temperament under indoor housing conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">How and when do lambs recognize the bleats of their mothers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blackberry</w:t>
+                <w:t xml:space="preserve">O. Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111000217X⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2011.9753656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129512v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when do lambs recognize the bleats of their mothers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+                <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2011.9753656⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129599v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Phenotypic and seasonal factors influence birth weight, growth rate and lamb mortality in D'man sheep maintained under intensive management in Tunisian oases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">R. Krit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lahsoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2-3), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129477v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour at parturition in outdoor conditions differs only moderately between single-bearing ewes selected for their calm or nervous temperament</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L. Bickell</w:t>
+                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN09118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Otal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.12.014⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129479v1</w:t>
+                <w:t xml:space="preserve">hal-01129439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Maternal behaviour at parturition in outdoor conditions differs only moderately between single-bearing ewes selected for their calm or nervous temperament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (7), pp.675-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN09118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129435v1</w:t>
+                <w:t xml:space="preserve">hal-01129480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Otal</w:t>
+                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.269-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129439v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique quotidienne pour les comités d'éthique : témoignage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype rather than non-genetic behavioural transmission determines the temperament of Merino lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Bickell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 Automne - Hiver, pp.13-14</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.459-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654240v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype rather than non-genetic behavioural transmission determines the temperament of Merino lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjp014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660526v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion in the newborn lamb associated with ﬁlial bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (4), pp.639-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06845.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperament does not affect the overall establishment of mutual preference between the mother and her young in sheep measured in a choice test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (5), pp.429-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.20382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratique quotidienne pour les comités d'éthique : témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 Automne - Hiver, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662526v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
+                <w:t xml:space="preserve">Phéromone, olfaction, bien-être et adaptation du lapereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
+              <w:t xml:space="preserve">Eleveur de Lapins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phéromone, olfaction, bien-être et adaptation du lapereau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early discrimination of the mother by rabbit pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleveur de Lapins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 111 (1-2), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653689v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early discrimination of the mother by rabbit pups</w:t>
+                <w:t xml:space="preserve">Olfactory preference for own mother and litter in 1-day-old rabbits and its impairment by thermotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.06.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (6), pp.542-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409353v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory preference for own mother and litter in 1-day-old rabbits and its impairment by thermotaxis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02666476v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de la mère et du nouveau-né chez les mammifères : mécanismes d’activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,1341 +7389,1341 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (5), pp.393-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of vocal communication and discrimination between ewes and their lamb in the first two days after parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (4), pp.375-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.20218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum quality of ewes of calm temperament is not responsible for low lamb mortality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suckling, milk, and the development of preferences toward maternal cues by neonates: from early learning to filial attachment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46 (6-7), pp.827-829. </w:t>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.1-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EA05348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-3454(06)36001-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02654317v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non nutritive sucking: one of the major determinants of filial love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2006023⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.220-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900627v1</w:t>
+                <w:t xml:space="preserve">hal-01367877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, milk, and the development of preferences toward maternal cues by neonates: from early learning to filial attachment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-spatial criteria are important for the establishment of maternal preference in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (3-4), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-3454(06)36001-9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02661162v1</w:t>
+                <w:t xml:space="preserve">hal-01367878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non nutritive sucking: one of the major determinants of filial love</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (3), pp.220-232. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (4), pp.431-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367877v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-spatial criteria are important for the establishment of maternal preference in lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+                <w:t xml:space="preserve">Colostrum quality of ewes of calm temperament is not responsible for low lamb mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.07.010⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (6-7), pp.827-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EA05348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367878v1</w:t>
+                <w:t xml:space="preserve">hal-02654317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological responses of nucleus tractus solitarius neurons to CCK and gastric distension in newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.391-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10571-005-3066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1028, pp.203-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full Belly and Colostrum Two Major Determinants of Filial Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45, pp.163-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.20024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early recognition of newborn goat kids by their mother : II. Auditory recognition and evidence of an individual acoustic signature in the neonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.311-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a preference by the newborn lamb for its mother : the role of opioids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shayit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,73 +8738,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117 (3), pp.446-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal presence limits the effects of early bottle feeding and petting on lambs' socialisation to the stockperson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8801,2307 +8813,2307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77, pp.311-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-1591(02)00084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The induction of maternal behavior in non-parturient adoptive mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58, pp.857-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of maternal behavior in non-parturient adoptive mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77, pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Les liens sociaux chez les ruminants d'élevage : limites et moyens d'action pour favoriser l'intégration de l'animal dans son milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mormède</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (2), pp.79-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900375v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens sociaux chez les ruminants d'élevage : limites et moyens d'action pour favoriser l'intégration de l'animal dans son milieu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (2), pp.79-90</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41, pp.321-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681468v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hay</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41, pp.321-332</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675179v1</w:t>
+                <w:t xml:space="preserve">hal-02673596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCK and development of mother preference in sheep : a neonatal time course study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22, pp.1309-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of the dam affects the efficiency of gentling and feeding on the early establishment of the stockperson-lamb relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 72, pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
+                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">J. Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2001134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673596v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-NAP, a peripheral CCK-A receptor antagonist, modulates the development of a preference for the mother by the newborn lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 67, pp.603-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mother-young interactions in the survival of offspring in domectic mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5, pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of olfactory cues is not necessary for early lamb recognition by the mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 69, pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum mediates the development of mother preference by newborn lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.P. Goursaud</w:t>
+                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 67 (1), pp.49-56</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693385v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
+                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Schaal</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686279v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Serafin</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695863v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
+                <w:t xml:space="preserve">Colostrum mediates the development of mother preference by newborn lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 67 (1), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900297v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30, pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of social awareness in domestic herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la relation mère-jeune chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (2), pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial weaning in sheep: consequences on behavioural, hormonal and immuno-pathological indicators of welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,2688 +11132,2688 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58, pp.87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin/non-twin discrimination by lambs : an investigation of salient stimulus characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.H. Porter</w:t>
+                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 134, pp.463-475</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688084v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between shepherds by lambs reared under artificial conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a preferential relationship with the mother by the newborn lamb: importance of the sucking activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 75, pp.2892-2898</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 62 (4), pp.681-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683782v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: Effect of the duration of fasting preceding a sucking bout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698760v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preferential relationship with the mother by the newborn lamb: importance of the sucking activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 62 (4), pp.681-688</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (5), pp.339-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690332v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: Effect of the duration of fasting preceding a sucking bout</w:t>
+                <w:t xml:space="preserve">Cholecystokinin receptors mediate the development of a preference for the mother by newly born lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Andersson</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 111, pp.1375-1382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692070v1</w:t>
+                <w:t xml:space="preserve">hal-02687159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: effect of the duration of fasting preceding a sucking bout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Alster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (5), pp.339-348</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693976v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecystokinin receptors mediate the development of a preference for the mother by newly born lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin/non-twin discrimination by lambs : an investigation of salient stimulus characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.P. Goursaud</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 111, pp.1375-1382</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 134, pp.463-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687159v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: effect of the duration of fasting preceding a sucking bout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination between shepherds by lambs reared under artificial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Andersson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 75, pp.2892-2898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900051v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal survival : contributions from behavioural studies in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholecystokinin A receptor antagonist inhibits feed memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 49, pp.61-72</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (2), pp.575-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684638v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de liens? Chez l'agneau, les premières tétées activent les mécanismes de reconnaissance de la mère</w:t>
+                <w:t xml:space="preserve">Neonatal survival : contributions from behavioural studies in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 227, pp.25</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 49, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685437v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecystokinin A receptor antagonist inhibits feed memory in Japanese quail</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création de liens? Chez l'agneau, les premières tétées activent les mécanismes de reconnaissance de la mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 60 (2), pp.575-579</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 227, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697442v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a conspecific agemate on distress bleating by lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 45, pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother location by newborn lambs in repetitive testing : influence of first successful reunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 41, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the nature of lambs' individual odour signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 31, pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal labelling is not necessary for the establishment of discrimination between kids by recently parturient goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 46, pp.705-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of merino ewes by their newborn lambs : important for survival ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 34, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senses involved in discrimination of merino ewes at close contact and from a distance by their newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 42, pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype and litter size on discrimination of mothers by their twelve-hour-old lambs</w:t>
+                <w:t xml:space="preserve">Development of mother discrimination by single and multiple newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.R. Lindsay</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 155 (1-2), pp.1-13</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 22 (8), pp.833-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708972v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mother discrimination by single and multiple newborn lambs</w:t>
+                <w:t xml:space="preserve">Lamb's bleats : important for the establishment of the mother-young bond ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 22 (8), pp.833-845</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 115 (1-2), pp.14-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702988v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb's bleats : important for the establishment of the mother-young bond ?</w:t>
+                <w:t xml:space="preserve">Mother and sibling discrimination at a distance by three- to seven-day-old lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 115 (1-2), pp.14-29</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 23 (3), pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703489v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother and sibling discrimination at a distance by three- to seven-day-old lambs</w:t>
+                <w:t xml:space="preserve">Effect of genotype and litter size on discrimination of mothers by their twelve-hour-old lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 23 (3), pp.285-295</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 155 (1-2), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705763v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités et limites de l'utilisation du verrat en accouplement naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 1 (3), pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités et limites de l'utilisation du verrat en accouplement naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 1 (3), pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of 12-hour-old merino and crossbred lambs to recognise their mothers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 17, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities and limits of using boars in natural mating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 34 (3), pp.367-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production spermatique et fertilité de verrats soumis à un rythme intensif d'éjaculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 33 (3), pp.353-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13811,91 +13823,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’attachement à la mère chez les chèvres de race Alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13910,573 +13922,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du Projet CABRIOLAIT : Allaitement artificiel ou maternel? Risques et bénéfices pour la santé et le bien être des caprins laitiers Points de vue d’éleveurs et de scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Lamarque</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618897v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Derboule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746542v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
+                <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746945v1</w:t>
+                <w:t xml:space="preserve">hal-04746418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Delvaux</w:t>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746418v1</w:t>
+                <w:t xml:space="preserve">hal-04618897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage social chez les petits ruminants (chèvre et mouton) dans une tâche de diffusion par chaîne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14505,73 +14517,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.45-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moutons et les chèvres peuvent résoudre des tâches inférentielles par exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duffrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14626,267 +14638,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marraines et chevrettes en allaitement artificiel : un avantage en termes de bien-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capr'Inov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux marqueurs faciaux d'émotions positives chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14945,73 +14957,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Colloque pour l"Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques du nouveau-né, réactivité à l'isolement et affinité à l'homme contribuent à prédire l'adaptation des agneaux à l'allaitement artiifciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15033,110 +15045,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExploratIon de nouveaux marqueurs faciaux d'émotions chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15195,1073 +15207,1073 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université; Laboratoire CNRS; Société Française de l’Étude du Comportement Animal, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+                <w:t xml:space="preserve">Brochon Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788990v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+                <w:t xml:space="preserve">Roberta Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400752v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
+                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Vitiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Cédric Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Scott Love</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400696v1</w:t>
+                <w:t xml:space="preserve">hal-02788990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des facteurs précoces de mortalité et de croissance des agneaux en allaitement artificiel en conditions contrôlées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736508v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Devaux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Cascimodot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738240v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787861v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Cascimodot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789196v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delaplace</w:t>
+                <w:t xml:space="preserve">Exploration des facteurs précoces de mortalité et de croissance des agneaux en allaitement artificiel en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787078v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16270,123 +16282,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16395,163 +16407,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New animal models to understand the brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Beaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Rehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16570,198 +16582,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparisation d'organes : une approche innovante pour l'analyse en 3D d'immunomarquages fluorescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Epardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16820,73 +16832,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16895,123 +16907,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juveniles do not display social preference without mother: the case of orphan lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17020,163 +17032,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Groupement de Recherche en Ethologie et de l’Institut Francilien d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche en Ethologie. FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements physiologiques postnatals chez les agneaux D'man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17191,3782 +17203,3782 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International sur l'Elevage et la Faune Sauvage en Milieux Arides et Désertiques SIEFAD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Gabès. Médenine, TUN., Dec 2014, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of mother-young relationship in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Animal Production (EAAP). DNK., Aug 2014, Copenhague, Denmark. 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prenatal stress and post-weaning enrichment on spatial learning performances in lambs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological factors contributing to lamb mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). DNK., Aug 2014, Copenhague, Denmark. 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603410v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological factors contributing to lamb mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of prenatal stress and post-weaning enrichment on spatial learning performances in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chniter</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). DNK., Aug 2014, Copenhague, Denmark. 489 p</w:t>
+              <w:t xml:space="preserve">48. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739313v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un stress durant la gestation des brebis sur le comportement de leurs agneaux et effets d'un enrichissement des conditions d'élevage post-sevrage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749693v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210702v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Ravel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
+              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210701v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605616v1</w:t>
+                <w:t xml:space="preserve">hal-02745642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive affects in lambs: appeasing effects of stroking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the 33rd International Ethological Conference (IEC) &amp; the Association for the Study of Animal Behaviour (ASAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council of Ethologists (ICE).; Association for the Study of Animal Behaviour (ASAB)., Aug 2013, Newcastle, United Kingdom. 242 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745642v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive affects in lambs: appeasing effects of stroking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the 33rd International Ethological Conference (IEC) &amp; the Association for the Study of Animal Behaviour (ASAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council of Ethologists (ICE).; Association for the Study of Animal Behaviour (ASAB)., Aug 2013, Newcastle, United Kingdom. 242 p</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744787v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress during pregnancy affect maternal behaviour specifically in passive stress-responsive ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE). INT., Jun 2013, Florianopolis, Brazil. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173661v1</w:t>
+                <w:t xml:space="preserve">hal-02746062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress during pregnancy affect maternal behaviour specifically in passive stress-responsive ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+                <w:t xml:space="preserve">Social attachment in sheep: similarities and differences between intra- and interspecies relationships. Plenary talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE). INT., Jun 2013, Florianopolis, Brazil. pp.86</w:t>
+              <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746062v1</w:t>
+                <w:t xml:space="preserve">hal-02745601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social attachment in sheep: similarities and differences between intra- and interspecies relationships. Plenary talk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Conséquences d'un stress durant la gestation des brebis sur le comportement de leurs agneaux et effets d'un enrichissement des conditions d'élevage post-sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745601v1</w:t>
+                <w:t xml:space="preserve">hal-02749693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How lambs perceived regular human stroking ? Behaviour, cortisol and heart rate variability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mother-young interactions and the development of mutual bonding in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Women's Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Woman's Mental Health. Labo/service de l'auteur, Potomac, USA., 2011, Madrid, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802157v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural differentiation during collective building in wild mice Mus spicilegus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Negrate</w:t>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Féron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) ''L'animal dans tous ses sens''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744731v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, oxytocin and the developments of attachment behaviour in infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd congress of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Séville (SP), Spain. pp.D-10-5</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841083v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749495v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Mansanet</w:t>
+                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747167v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750136v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748942v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">A la recherche d'indicateurs psycho-physiologiques de l'affinité des agneaux pour leur soigneur...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) ''L'animal dans tous ses sens''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749641v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Suckling, oxytocin and the developments of attachment behaviour in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">P.D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">43rd congress of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Séville (SP), Spain. pp.D-10-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749138v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural differentiation during collective building in wild mice Mus spicilegus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Negrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) ''L'animal dans tous ses sens''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749440v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d'indicateurs psycho-physiologiques de l'affinité des agneaux pour leur soigneur...</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early mother-young interactions and the development of mutual bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) ''L'animal dans tous ses sens''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">4. World Congress on Women's Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Woman's Mental Health. Labo/service de l'auteur, Potomac, USA., 2011, Madrid, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749364v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout contre toi, je me sens apaisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813278v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Tout contre toi, je me sens apaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755698v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother young bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dam age, litter size and gender on birth weight of D'man lamb -Consequence on lamb mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Harab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference on Desert Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Douz, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotion and its acoustic encoding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fierros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium 20. A comparative approach to the neurobehavioral assessment of maternal care and mother-young attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20982,234 +20994,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximising survival of lambs: recent advances through mother-young bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21224,1102 +21236,1076 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype rather than non-genetic behavioural transmission determines the temperament of Merino lambs at weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:46</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815043v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">L'environnement olfactif postnatal du lapereau nouveau-né influence le choix ultérieur des matériaux du nid lors de la première mise-bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751749v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement olfactif postnatal du lapereau nouveau-né influence le choix ultérieur des matériaux du nid lors de la première mise-bas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filial attachment in sheep: from behavior to brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:78</w:t>
+              <w:t xml:space="preserve">Symposium on Integrative Biology of Reproductive and Social behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint Rémy lès Chevreuses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822214v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filial attachment in sheep: from behavior to brain</w:t>
+                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrative Biology of Reproductive and Social behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Saint Rémy lès Chevreuses, France</w:t>
+              <w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752670v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409350v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succion non nutritive, système opioïdergique et relation homme-animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance de la succion non nutritive pour l'établissement d'un lien entre l'agneau nouveau-né et l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758560v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la succion non nutritive pour l'établissement d'un lien entre l'agneau nouveau-né et l'homme</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent selection on temperament affects vocal and locomotor activity in isolated newborn lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">26. Biennal Conference of the Australian Society of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Perth, Australia. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409351v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on temperament affects vocal and locomotor activity in isolated newborn lambs</w:t>
+                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Biennal Conference of the Australian Society of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Perth, Australia. n.p</w:t>
+              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822124v1</w:t>
+                <w:t xml:space="preserve">hal-02755921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-day-old lambs recognize the individual acoustic signature of their mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congress of the International Society for Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
@@ -22342,2114 +22328,2140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between temperament and reproductive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. St Jorre de St Jorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. p:76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755921v1</w:t>
+                <w:t xml:space="preserve">hal-02820226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between temperament and reproductive performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Succion non nutritive, système opioïdergique et relation homme-animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Ruminant Reproduction Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Wellington, New Zealand. p:76</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820226v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une préférence pour l'environnement postnatal chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au commencement, la tétée...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des opiacés endogènes dans la mise en place du lien entre l'agneau et son soigneur : Bases neurobiologiques de l'attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Liaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages des caractéristiques olfactives du nid chez le lapereau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions sociales et de la disponibilité spatiale sur l'établissement de la préférence maternelle chez l'agneau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque de la Société Française pour l'étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral and gastrointestinal rewarding effects of suckling on the development of filial bonding in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion de colostrum et développement du lien avec la mère: conséquences comportementales et neurobiologiques chez l'agneau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Transversale "Glande Mammaire, Lait". Genèse des Produits du Lait. Rôles Physiologiques ou Pathologiques de ses Composants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Jouy-en-Josas, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial factors and the development of mother preference in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric distension triggers preference for the mother in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Mother and Infant: Perinatal influences on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409352v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mother and Infant: Perinatal influences on Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409347v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">La distension gastrique permet l'établissement d'une préférence maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761037v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distension gastrique permet l'établissement d'une préférence maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Gastric distension triggers preference for the mother in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">37. International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Abano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409349v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The induction of maternal behavior in non-parturient adoptive mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Equine Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation mère-jeune au cours de la période périnatale chez les ruminants : comparaisons interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes de sevrage tardif chez des ovins à viande : conséquences psychobiologiques et parasitologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colostrum et l'attachement de l'agneau nouveau-né à sa mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb's individual odor signatures : mosaic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium Chemical Signals in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Tubingen University, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel et mortalité néonatale chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées CNVSPA-SNGTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Joué-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sevrage chez l'agneau : aspects comportementaux et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel Valicentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Chambray-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24459,301 +24471,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maison Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05192841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal rearing on the emotional reactivity of goat kids and their relationship with humans before and after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the International Society for Applied Ethology, ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24812,323 +24824,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">The prebiotic lactulose does not affect olfactory neurogenesis in a sheep model of early life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvestre Sampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème colloque de la société de neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">FENS regional meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Belgrade, Serbia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408051v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prebiotic lactulose does not affect olfactory neurogenesis in a sheep model of early life stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Sampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS regional meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Belgrade, Serbia. 2019</w:t>
+              <w:t xml:space="preserve">43ème colloque de la société de neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282313v1</w:t>
+                <w:t xml:space="preserve">hal-02408051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25137,163 +25149,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrère E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25312,73 +25324,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25437,73 +25449,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and facial expression as possible markers of emotion in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25558,87 +25570,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de référents adultes sur le développement comportemental et l'état sanitaire de l'agneau (&amp;lt;em&amp;gt;Ovis aries&amp;lt;/em&amp;gt;) élevé sans mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25683,73 +25695,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25758,378 +25770,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel et néonatal chez les ovins D’man et profil de l’ocytocine plasmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de croissance et risques de mortalité des agneaux D’man élevés en système intensif dans les oasis tunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of attachment behaviours, the HPA axis and the oxytocinergic system in lambs separated from their mother and reared with peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26151,968 +26163,968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress modifies the dendritic spine density in hippocampus and prefrontal cortex of lambs at birth whereas the genes expression in dendritic morphology and synaptic transmission is not altered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Depiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750424v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745753v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+                <w:t xml:space="preserve">Effects of early rearing environment on affiliative behaviours and neonatal physiology in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810160v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early rearing environment on affiliative behaviours and neonatal physiology in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744851v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750329v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+                <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210551v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien social mère-jeune chez la brebis : un lien préférentiel mère-fille par rapport au lien mère-fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27167,198 +27179,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des contacts humains réguliers sont-ils perçus par les agneaux ? Analyse du comportement, du cortisol et de la variabilité cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27417,142 +27429,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement mère-jeune chez les ovins : un mariage sensoriel entre odeur et voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin modulates the attachment of the newborn lamb to its mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27561,97 +27573,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27661,153 +27673,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions HumenSciences. , 360 p., 2023, Mondes Animaux, Jessica Serra, 978-2-3793-1554-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humensis, 224 p., 2023, Mondes animaux, Jessica Serra, 978-2-3793-1553-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27817,309 +27829,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare issues in goat farming and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée de Crémoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvana Mattiello; Monica Battini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Welfare of Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establecimiento de la relación madre-cría en ovinos: determinantes sensoriales y fisiológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28139,281 +28151,281 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodolfo Ungerfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducción de los animales domésticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo Asis Biomedia, pp.171-175, 2020, 9788418339264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of olfaction in maternal care and offspring survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction in animal behaviour and welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, 2017, 978-1-78639-159-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781786391599.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and neuroendocrine indicators of well-being in farm and laboratory mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela González-Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sisto Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (3ème ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2474 p., 2017, 9780128035924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803592-4.00017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian parental behavior and neurohormonal determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28429,73 +28441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2010, 978-0-08-045396-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des comportements sociaux chez les mammifères domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28537,181 +28549,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie appliquée. Comportements animaux et humains, questions de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Synthèses (Quae), 978-2-7592-0191-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour and the welfare of the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The welfare of sheep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, 2008, Animal Welfare, 978-1-4020-8552-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relation mère-jeune à la relation homme-animal : l'exemple de l'agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28727,168 +28739,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthologie appliquée aujourd'hui, vol 1 : Bien-être, élevages et expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ED, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mère et le jeune : échanges comportementaux et régulations physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance individuelle entre la mère et son jeune chez les ovins. Indices d'une représentation neurale du congénère d'attachement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28904,470 +28916,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments d'éthologie cognitive : du déterminisme biologique au fonctionnement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien d'attachement entre l'agneau et la brebis : premieres recherches sur les mecanismes de mise en place. Implications pour le bien-etre neonatal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement et adaptation des animaux domestiques aux contraintes de l'elevage : bases techniques du bien-etre animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1994, 2-7380-0526-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of exclusive mother-young bonding in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford reviews of reproductive biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive frequency of ejaculation : how far can pigs go ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of techniques for reproduction studies on pigs, sheep, cows, horses, chickens, goats and rabbits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural interactions between the ewe and her young at parturition : a vital step for the lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Putu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mc Neill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive physiology of Merino sheep : concepts and consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scool of Agriculture. The University of Western Australia, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29377,91 +29389,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité : ce qui distingue les humains des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29471,51 +29483,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29571,65 +29583,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId618"/>
+      <w:footerReference w:type="default" r:id="rId619"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29776,51 +29788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Atigui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Bouzaida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dwyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Holm&#248;y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001974" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0963-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130510v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chandeze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130508v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kardiatou Sy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.06.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Ben Sassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moahamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.10.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WT0Z021-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Hawken" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.01.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JC7HVFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hutardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le N&#233;grate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2011.12.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N7P9WG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahsoumi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTC3S7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chadwick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferguson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blackberry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000217X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#232;be" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2011.9753656" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bickell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN09118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bickell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658421v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6FF41841A2A93F34DDEC939F9411218D38E57D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G380W2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG7SG23D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20218" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCG2SH0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654317v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA05348" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661162v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3454(06)36001-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20142" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409464v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(02)00084-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8TGRKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671206v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681761v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Breton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas Garcia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693385v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698297v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683782v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690332v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Murphy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lindsay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alster" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andersson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692070v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piketty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alster" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684638v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685437v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706960v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710586v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708972v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702988v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Putu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703489v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895835v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718603v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888392v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Signoret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888291v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Col" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741613v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chniter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salhi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744787v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745601v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744731v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hurtado" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Negrate" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813278v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maali" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harab" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757303v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reby" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fierros" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751412v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752059v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822214v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752670v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758560v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liaigre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409351v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822124v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755915v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubosq" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755921v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820226v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St Jorre de St Jorre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764152v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761652v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761597v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762940v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367879v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415265v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367874v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367880v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409352v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409349v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829665v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771404v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766996v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774409v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408051v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Sampino" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739328v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4083" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739167v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaoui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3918" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739381v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744851v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745472v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748760v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275167v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228692v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406198v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Mariscal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sisto Burt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780128036082#ancv01" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00017-1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824269v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827404v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845325v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852102v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849464v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Putu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Neill" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448777v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Atigui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Bouzaida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dwyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Holm&#248;y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001974" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0963-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130510v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chandeze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118617" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.09.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kardiatou Sy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.06.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Ben Sassi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moahamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WT0Z021-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Hawken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.01.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JC7HVFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hutardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le N&#233;grate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2011.12.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N7P9WG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chadwick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferguson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blackberry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000217X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#232;be" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2011.9753656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahsoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTC3S7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129480v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bickell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN09118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bickell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6FF41841A2A93F34DDEC939F9411218D38E57D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G380W2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG7SG23D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCG2SH0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3454(06)36001-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20142" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA05348" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(02)00084-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8TGRKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas Garcia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683969v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690332v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Murphy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lindsay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alster" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andersson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692070v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piketty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alster" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685437v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702988v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Putu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703489v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888392v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Signoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888291v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Col" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457832v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741613v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chniter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salhi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738898v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744787v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745601v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744731v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hurtado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Negrate" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813278v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756297v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maali" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harab" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757303v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reby" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fierros" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751412v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752059v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822214v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752670v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409351v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822124v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755921v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755915v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubosq" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820226v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St Jorre de St Jorre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liaigre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764152v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761652v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761597v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762940v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367879v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415265v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bury" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367874v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367880v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409349v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829665v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771404v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766996v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774409v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773282v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408051v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Sampino" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4083" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739167v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaoui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3918" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739381v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744851v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745472v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748760v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275167v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228692v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406198v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Mariscal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sisto Burt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780128036082#ancv01" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00017-1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824269v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827404v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845325v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852102v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849464v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Putu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Neill" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448777v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>