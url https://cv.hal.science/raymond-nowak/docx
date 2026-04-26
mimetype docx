--- v1 (2026-04-01)
+++ v2 (2026-04-26)
@@ -655,291 +655,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both sheep and goats can solve inferential by exclusion tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Duffrene</w:t>
+                <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Petit</w:t>
+                <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01656-y⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753254v1</w:t>
+                <w:t xml:space="preserve">hal-03830179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both sheep and goats can solve inferential by exclusion tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bellardie</w:t>
+                <w:t xml:space="preserve">Josselin Duffrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1631-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01656-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830179v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamelles et brebis : devenir mère en milieu aride tunisien</w:t>
               </w:r>
@@ -1001,295 +1001,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismothering and remedying the mother-young relationship in stabled dromedary camels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Hammadi</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Brahmi</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufida Atigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dhia Bouzaida</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105424⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382836v1</w:t>
+                <w:t xml:space="preserve">hal-03165131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Mismothering and remedying the mother-young relationship in stabled dromedary camels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Marwa Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Moufida Atigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Mohamed Dhia Bouzaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165131v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam parity and calf sex affect maternal and neonatal behaviors during the first week postpartum in stabled Maghrebi dairy camels</w:t>
               </w:r>
@@ -1537,585 +1537,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t>
+                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miléna Trösch</w:t>
+                <w:t xml:space="preserve">F Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bertin</w:t>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">A Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993355v1</w:t>
+                <w:t xml:space="preserve">hal-03038653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Does lambing season affect mother-young relationships and lamb vigor in D’man sheep reared in oases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bertin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2363-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038653v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses Solve Visible but Not Invisible Displacement Tasks in an Object Permanence Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Trösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Flamand</w:t>
+                <w:t xml:space="preserve">Manon Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lambing season affect mother-young relationships and lamb vigor in D’man sheep reared in oases?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Dhaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Levy</w:t>
+                <w:t xml:space="preserve">Emma Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammadi</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (11), pp.2363-2371. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1035-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038594v1</w:t>
+                <w:t xml:space="preserve">hal-02993355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses feel emotions when they watch positive and negative horse–human interactions in a video and transpose what they saw to real life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Trösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,364 +2199,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor de Beaupuis</w:t>
+                <w:t xml:space="preserve">Horses Categorize Human Emotions Cross-Modally Based on Facial Expression and Non-Verbal Vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Trösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9110862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380197v1</w:t>
+                <w:t xml:space="preserve">hal-02400799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses Categorize Human Emotions Cross-Modally Based on Facial Expression and Non-Verbal Vocalizations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Beaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (11), pp.862. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani9110862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400799v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,51 +2914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Freitas-De-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205, pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2992,64 +2992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-young bonding in prolific D'man and Romanov sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,90 +3277,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (4), pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,51 +3389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological changes in the peri-partum period and colostral IgG transfer in prolific D’man sheep: effects of parity and litter size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t>
@@ -3663,536 +3663,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (5), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130495v1</w:t>
+                <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+                <w:t xml:space="preserve">Do lambs perceive regular human stroking as pleasant? Behavior and heart rate variability analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chandeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637134v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do lambs perceive regular human stroking as pleasant? Behavior and heart rate variability analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filial attachment in sheep: Similarities and differences between ewe-lamb and human-lamb relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118617⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.12-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01130510v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filial attachment in sheep: Similarities and differences between ewe-lamb and human-lamb relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 164, pp.12-28. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01130508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and physiological reactions of piglets to gentle tactile interactions vary according to their previous experience with humans</w:t>
               </w:r>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild effects of gestational stress and social reactivity on the onset of mother-young interactions and bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,319 +4436,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of neonatal physiology have an influence on lambs’ early growth and survival in prolific D’man sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+                <w:t xml:space="preserve">Human-lamb bonding: Oxytocin, cortisol and behavioural responses of lambs to human contacts and social separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshen Ben Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moahamed Ben Hamouda</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.499 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2012.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129693v1</w:t>
+                <w:t xml:space="preserve">hal-01129767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-lamb bonding: Oxytocin, cortisol and behavioural responses of lambs to human contacts and social separation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Ravel</w:t>
+                <w:t xml:space="preserve">Aspects of neonatal physiology have an influence on lambs’ early growth and survival in prolific D’man sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshen Ben Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Moahamed Ben Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (4), pp.499 - 508. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1-3), pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129767v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional supplementation during the last week of gestation increased the volume and reduced the viscosity of colostrum produced by twin bearing ewes selected for nervous temperament</w:t>
               </w:r>
@@ -5039,64 +5039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (11), pp.1042-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,295 +5140,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge by a novel object does not impair the capacity of ewes and lambs selected for a nervous temperament to display early preference for each other</w:t>
+                <w:t xml:space="preserve">Maternal behaviour and peripartum levels of oestradiol and progesterone show little difference in Merino ewes selected for calm or nervous temperament under indoor housing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chadwick</w:t>
+                <w:t xml:space="preserve">D. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferguson</w:t>
+                <w:t xml:space="preserve">M. Blackberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (6), pp.575-581. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.608-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN11009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111000217X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129542v1</w:t>
+                <w:t xml:space="preserve">hal-01129512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behaviour and peripartum levels of oestradiol and progesterone show little difference in Merino ewes selected for calm or nervous temperament under indoor housing conditions</w:t>
+                <w:t xml:space="preserve">Challenge by a novel object does not impair the capacity of ewes and lambs selected for a nervous temperament to display early preference for each other</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bickell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferguson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Blackberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.608-614. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.575-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111000217X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/AN11009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129512v1</w:t>
+                <w:t xml:space="preserve">hal-01129542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when do lambs recognize the bleats of their mothers?</w:t>
               </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,64 +5694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and seasonal factors influence birth weight, growth rate and lamb mortality in D'man sheep maintained under intensive management in Tunisian oases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,90 +5853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,64 +6405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Welfare Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (4), pp.459-466</w:t>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (5), pp.429-438. </w:t>
@@ -7253,51 +7253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'animaux de ferme utilisés en chirurgie expérimentale : intérêt et contraintes, aspects éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 161 (5), pp.417-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7339,51 +7339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de la mère et du nouveau-né chez les mammifères : mécanismes d’activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,239 +7548,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, milk, and the development of preferences toward maternal cues by neonates: from early learning to filial attachment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non nutritive sucking: one of the major determinants of filial love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-3454(06)36001-9⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.220-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661162v1</w:t>
+                <w:t xml:space="preserve">hal-01367877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non nutritive sucking: one of the major determinants of filial love</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suckling, milk, and the development of preferences toward maternal cues by neonates: from early learning to filial attachment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (3), pp.220-232. </w:t>
+              <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.1-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-3454(06)36001-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01367877v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial criteria are important for the establishment of maternal preference in lambs</w:t>
               </w:r>
@@ -7961,51 +7961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum quality of ewes of calm temperament is not responsible for low lamb mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological responses of nucleus tractus solitarius neurons to CCK and gastric distension in newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,278 +8193,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
+                <w:t xml:space="preserve">A Full Belly and Colostrum Two Major Determinants of Filial Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.023⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367876v1</w:t>
+                <w:t xml:space="preserve">hal-01409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full Belly and Colostrum Two Major Determinants of Filial Love</w:t>
+                <w:t xml:space="preserve">Differiential c-Fos expression in the newborn lamb nucleus tractus solitarius and area postrema following ingestion of colostrum or saline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Simon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45, pp.163-173. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1028, pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2004.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409464v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117 (3), pp.446-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,475 +8768,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal presence limits the effects of early bottle feeding and petting on lambs' socialisation to the stockperson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">The induction of maternal behavior in non-parturient adoptive mares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Daels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.857-858</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681000v1</w:t>
+                <w:t xml:space="preserve">hal-02671206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Terrazas</w:t>
+                <w:t xml:space="preserve">Maternal presence limits the effects of early bottle feeding and petting on lambs' socialisation to the stockperson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 77, pp.311-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1591(02)00084-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673518v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The induction of maternal behavior in non-parturient adoptive mares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.857-858</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671206v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of maternal behavior in non-parturient adoptive mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77, pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9520,51 +9520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,64 +10038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mother-young interactions in the survival of offspring in domectic mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10265,277 +10265,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
+                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Schaal</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686279v1</w:t>
+                <w:t xml:space="preserve">hal-02695863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Serafin</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695863v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
               </w:r>
@@ -10547,51 +10547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10722,273 +10722,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontogeny of social awareness in domestic herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.383-388</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57, pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684489v1</w:t>
+                <w:t xml:space="preserve">hal-02685009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of social awareness in domestic herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57, pp.233-245</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685009v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la relation mère-jeune chez les ruminants</w:t>
               </w:r>
@@ -11082,51 +11082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11162,441 +11162,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a preferential relationship with the mother by the newborn lamb: importance of the sucking activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Signoret</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.M. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 62 (4), pp.681-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698760v1</w:t>
+                <w:t xml:space="preserve">hal-02690332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a preferential relationship with the mother by the newborn lamb: importance of the sucking activity</w:t>
+                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: Effect of the duration of fasting preceding a sucking bout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Murphy</w:t>
+                <w:t xml:space="preserve">P. Alster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 62 (4), pp.681-688</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690332v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma cholecystokinin concentrations in 3-day-old lambs: Effect of the duration of fasting preceding a sucking bout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (5), pp.551-558</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692070v1</w:t>
+                <w:t xml:space="preserve">hal-02698760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11686,51 +11686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11910,90 +11910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin/non-twin discrimination by lambs : an investigation of salient stimulus characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12070,51 +12070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12411,51 +12411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a conspecific agemate on distress bleating by lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12601,51 +12601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12709,64 +12709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal labelling is not necessary for the establishment of discrimination between kids by recently parturient goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12834,51 +12834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of merino ewes by their newborn lambs : important for survival ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 34, pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12966,303 +12966,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mother discrimination by single and multiple newborn lambs</w:t>
+                <w:t xml:space="preserve">Mother and sibling discrimination at a distance by three- to seven-day-old lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 22 (8), pp.833-845</w:t>
+              <w:t xml:space="preserve">, 1990, 23 (3), pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702988v1</w:t>
+                <w:t xml:space="preserve">hal-02705763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb's bleats : important for the establishment of the mother-young bond ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 115 (1-2), pp.14-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother and sibling discrimination at a distance by three- to seven-day-old lambs</w:t>
+                <w:t xml:space="preserve">Development of mother discrimination by single and multiple newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 23 (3), pp.285-295</w:t>
+              <w:t xml:space="preserve">, 1990, 22 (8), pp.833-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705763v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genotype and litter size on discrimination of mothers by their twelve-hour-old lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 155 (1-2), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13313,51 +13313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 1 (3), pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13408,51 +13408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 1 (3), pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13516,51 +13516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Putu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 17, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13706,51 +13706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14553,77 +14553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moutons et les chèvres peuvent résoudre des tâches inférentielles par exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duffrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14743,51 +14743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14907,51 +14907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15243,90 +15243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brochon Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15394,51 +15394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15519,51 +15519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15657,64 +15657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
@@ -15769,77 +15769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Cascimodot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
@@ -15868,77 +15868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16019,64 +16019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16237,359 +16237,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+                <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
+              <w:t xml:space="preserve">New animal models to understand the brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617845v1</w:t>
+                <w:t xml:space="preserve">hal-01854601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delaplace</w:t>
+                <w:t xml:space="preserve">Des agneaux à l'allaitement artificiel en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New animal models to understand the brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">10. Edition Tech-Ovin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bellac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854601v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Beaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Rehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
@@ -16795,51 +16795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
@@ -17019,51 +17019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17170,51 +17170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International sur l'Elevage et la Faune Sauvage en Milieux Arides et Désertiques SIEFAD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Gabès. Médenine, TUN., Dec 2014, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17321,51 +17321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological factors contributing to lamb mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17403,77 +17403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prenatal stress and post-weaning enrichment on spatial learning performances in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17505,583 +17505,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Archer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210702v1</w:t>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
+                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Sophie Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caresser les jeunes agneaux : anthropomorphisme, empathie ou réel bénéfice pour l’animal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Ravel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 26 diapositives</w:t>
+              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210701v1</w:t>
+                <w:t xml:space="preserve">hal-01605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605616v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18136,64 +18136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive affects in lambs: appeasing effects of stroking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18296,64 +18296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
@@ -18382,77 +18382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress during pregnancy affect maternal behaviour specifically in passive stress-responsive ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18572,77 +18572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d'un stress durant la gestation des brebis sur le comportement de leurs agneaux et effets d'un enrichissement des conditions d'élevage post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18693,77 +18693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How lambs perceived regular human stroking ? Behaviour, cortisol and heart rate variability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18844,77 +18844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t>
@@ -18956,51 +18956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19062,441 +19062,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748942v1</w:t>
+                <w:t xml:space="preserve">hal-02749641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chniter</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750136v1</w:t>
+                <w:t xml:space="preserve">hal-02748942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749641v1</w:t>
+                <w:t xml:space="preserve">hal-02750136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19577,90 +19577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t>
@@ -19689,90 +19689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'indicateurs psycho-physiologiques de l'affinité des agneaux pour leur soigneur...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19866,51 +19866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd congress of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Séville (SP), Spain. pp.D-10-5</w:t>
@@ -20077,51 +20077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early mother-young interactions and the development of mutual bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Women's Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Woman's Mental Health. Labo/service de l'auteur, Potomac, USA., 2011, Madrid, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20146,90 +20146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20280,51 +20280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20500,51 +20500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother young bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20590,77 +20590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dam age, litter size and gender on birth weight of D'man lamb -Consequence on lamb mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20709,303 +20709,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal expression of emotion and its acoustic encoding in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Reby</w:t>
+                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757303v1</w:t>
+                <w:t xml:space="preserve">hal-01409407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and neurobiological effects of colostrum ingestion: A step toward filial love</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Vocal expression of emotion and its acoustic encoding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fierros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409407v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium 20. A comparative approach to the neurobehavioral assessment of maternal care and mother-young attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21024,269 +21024,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising survival of lambs: recent advances through mother-young bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751412v1</w:t>
+                <w:t xml:space="preserve">hal-02752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximising survival of lambs: recent advances through mother-young bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Bickell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752611v1</w:t>
+                <w:t xml:space="preserve">hal-02751412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype rather than non-genetic behavioural transmission determines the temperament of Merino lambs at weaning</w:t>
               </w:r>
@@ -21311,51 +21311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21432,51 +21432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21691,77 +21691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21875,480 +21875,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la succion non nutritive pour l'établissement d'un lien entre l'agneau nouveau-né et l'homme</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409351v1</w:t>
+                <w:t xml:space="preserve">hal-02755921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on temperament affects vocal and locomotor activity in isolated newborn lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-day-old lambs recognize the individual acoustic signature of their mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Chadwick</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Biennal Conference of the Australian Society of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Perth, Australia. n.p</w:t>
+              <w:t xml:space="preserve">40. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822124v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From birth to colostrum: early steps leading to lamb survival</w:t>
+                <w:t xml:space="preserve">Divergent selection on temperament affects vocal and locomotor activity in isolated newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: Influence of nutrition and socio-sexual context on reproduction and survival of the young in goats and sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">26. Biennal Conference of the Australian Society of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Perth, Australia. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755921v1</w:t>
+                <w:t xml:space="preserve">hal-02822124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-day-old lambs recognize the individual acoustic signature of their mother</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+                <w:t xml:space="preserve">Importance de la succion non nutritive pour l'établissement d'un lien entre l'agneau nouveau-né et l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubosq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755915v1</w:t>
+                <w:t xml:space="preserve">hal-01409351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between temperament and reproductive performance</w:t>
               </w:r>
@@ -22360,51 +22360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23016,51 +23016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23288,64 +23288,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23396,51 +23396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23685,90 +23685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The induction of maternal behavior in non-parturient adoptive mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Daels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Equine Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23806,90 +23806,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
@@ -24013,51 +24013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24194,64 +24194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb's individual odor signatures : mosaic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24309,165 +24309,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement maternel et mortalité néonatale chez les ovins</w:t>
+                <w:t xml:space="preserve">Le sevrage chez l'agneau : aspects comportementaux et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées CNVSPA-SNGTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Joué-les-Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel Valicentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Chambray-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774409v1</w:t>
+                <w:t xml:space="preserve">hal-02773282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage chez l'agneau : aspects comportementaux et alimentaires</w:t>
+                <w:t xml:space="preserve">Comportement maternel et mortalité néonatale chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel Valicentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Chambray-les-Tours, France</w:t>
+              <w:t xml:space="preserve">1. Journées CNVSPA-SNGTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Joué-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773282v1</w:t>
+                <w:t xml:space="preserve">hal-02774409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24748,90 +24748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t>
@@ -24886,51 +24886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25248,90 +25248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrère E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
@@ -25373,77 +25373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25485,51 +25485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and facial expression as possible markers of emotion in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25619,77 +25619,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de référents adultes sur le développement comportemental et l'état sanitaire de l'agneau (&amp;lt;em&amp;gt;Ovis aries&amp;lt;/em&amp;gt;) élevé sans mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25731,77 +25731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25869,51 +25869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement maternel et néonatal chez les ovins D’man et profil de l’ocytocine plasmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chniter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Khorchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25971,368 +25971,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de croissance et risques de mortalité des agneaux D’man élevés en système intensif dans les oasis tunisiennes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alterations of attachment behaviours, the HPA axis and the oxytocinergic system in lambs separated from their mother and reared with peers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739167v1</w:t>
+                <w:t xml:space="preserve">hal-02739381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of attachment behaviours, the HPA axis and the oxytocinergic system in lambs separated from their mother and reared with peers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances de croissance et risques de mortalité des agneaux D’man élevés en système intensif dans les oasis tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739381v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress modifies the dendritic spine density in hippocampus and prefrontal cortex of lambs at birth whereas the genes expression in dendritic morphology and synaptic transmission is not altered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Depiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
@@ -26355,316 +26355,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745753v1</w:t>
+                <w:t xml:space="preserve">hal-02810160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810160v1</w:t>
+                <w:t xml:space="preserve">hal-02745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early rearing environment on affiliative behaviours and neonatal physiology in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26719,90 +26719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26870,64 +26870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26982,90 +26982,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Depiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
@@ -27107,64 +27107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien social mère-jeune chez la brebis : un lien préférentiel mère-fille par rapport au lien mère-fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27215,90 +27215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des contacts humains réguliers sont-ils perçus par les agneaux ? Analyse du comportement, du cortisol et de la variabilité cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27340,77 +27340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27534,77 +27534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin modulates the attachment of the newborn lamb to its mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27998,64 +27998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28114,51 +28114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establecimiento de la relación madre-cría en ovinos: determinantes sensoriales y fisiológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodolfo Ungerfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducción de los animales domésticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo Asis Biomedia, pp.171-175, 2020, 9788418339264</w:t>
@@ -28187,51 +28187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of olfaction in maternal care and offspring survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28408,51 +28408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian parental behavior and neurohormonal determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2010, 978-0-08-045396-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28490,51 +28490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des comportements sociaux chez les mammifères domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28775,51 +28775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mère et le jeune : échanges comportementaux et régulations physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28870,51 +28870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance individuelle entre la mère et son jeune chez les ovins. Indices d'une représentation neurale du congénère d'attachement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29073,64 +29073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29194,51 +29194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of techniques for reproduction studies on pigs, sheep, cows, horses, chickens, goats and rabbits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29263,51 +29263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural interactions between the ewe and her young at parturition : a vital step for the lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29510,90 +29510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bellardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29788,51 +29788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Atigui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Bouzaida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dwyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Holm&#248;y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001974" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0963-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130510v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chandeze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118617" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.09.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kardiatou Sy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.06.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Ben Sassi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moahamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WT0Z021-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Hawken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.01.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JC7HVFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hutardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le N&#233;grate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2011.12.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N7P9WG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chadwick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferguson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blackberry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000217X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#232;be" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2011.9753656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahsoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTC3S7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129480v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bickell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN09118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bickell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6FF41841A2A93F34DDEC939F9411218D38E57D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G380W2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG7SG23D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCG2SH0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3454(06)36001-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20142" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA05348" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(02)00084-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8TGRKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas Garcia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683969v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690332v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Murphy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lindsay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alster" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andersson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692070v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piketty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alster" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685437v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702988v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Putu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703489v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888392v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Signoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888291v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Col" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457832v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741613v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chniter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salhi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738898v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744787v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745601v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744731v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hurtado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Negrate" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813278v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756297v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maali" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harab" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757303v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reby" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fierros" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751412v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752059v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822214v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752670v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409351v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822124v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755921v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755915v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubosq" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820226v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St Jorre de St Jorre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liaigre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764152v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761652v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761597v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762940v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367879v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415265v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bury" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367874v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367880v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409349v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829665v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771404v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766996v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774409v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773282v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408051v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Sampino" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4083" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739167v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaoui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3918" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739381v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744851v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745472v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748760v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275167v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228692v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406198v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Mariscal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sisto Burt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780128036082#ancv01" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00017-1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824269v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827404v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845325v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852102v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849464v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Putu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Neill" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448777v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168459v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2023.104833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Atigui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Bouzaida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dwyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.H. Holm&#248;y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001974" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0963-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130510v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chandeze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118617" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130508v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.09.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kardiatou Sy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.06.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.07.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPJKFCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshen Ben Sassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moahamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WT0Z021-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129629v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Hawken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kelly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2012.01.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JC7HVFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hutardo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le N&#233;grate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;ron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2011.12.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N7P9WG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bickell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferguson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blackberry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000217X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chadwick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S&#232;be" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2011.9753656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahsoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLTC3S7H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129480v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bickell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN09118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bickell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06845.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LB53SCJK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20382" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB6FF41841A2A93F34DDEC939F9411218D38E57D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.06.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30G380W2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG7SG23D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCG2SH0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20142" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661162v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3454(06)36001-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA05348" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409464v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.09.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shayit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681000v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(02)00084-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ8TGRKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681761v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Breton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas Garcia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683969v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698297v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Murphy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Lindsay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alster" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andersson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piketty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alster" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andersson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despr&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684638v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685437v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701797v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706960v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705763v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703489v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702988v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Putu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888392v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Signoret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888291v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Col" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457832v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03249919v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800662v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741613v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chniter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salhi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738898v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739313v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210701v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hild" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744787v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745601v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746264v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749364v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744731v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hurtado" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Negrate" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; F&#233;ron" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813278v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756297v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maali" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harab" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409407v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757303v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reby" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fierros" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751412v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752059v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822214v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752670v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815043v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755921v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755915v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubosq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822124v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820226v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St Jorre de St Jorre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liaigre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764152v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761652v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761597v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762940v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367879v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415265v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bury" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367874v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367880v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409349v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829665v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771404v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766996v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774409v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408051v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Sampino" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607650v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4083" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739381v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739167v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaoui" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3918" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744851v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745472v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748760v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275167v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228692v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406198v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gonz&#225;lez-Mariscal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sisto Burt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780128036082#ancv01" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803592-4.00017-1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824269v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827404v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845325v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852102v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849464v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Putu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mc Neill" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448777v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>