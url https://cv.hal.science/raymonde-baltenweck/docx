--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1070,429 +1070,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
               </w:r>
@@ -2148,77 +2148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,429 +2544,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rodrigues</w:t>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Forestan</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ravazzolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (19), pp.3423. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292924v1</w:t>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
+                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+                <w:t xml:space="preserve">Marta Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Forestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147561v1</w:t>
+                <w:t xml:space="preserve">hal-04292924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cognat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292923v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
               </w:r>
@@ -3080,165 +3080,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Koschmieder</w:t>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+                <w:t xml:space="preserve">Aline Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzieh Shabani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Maurino</w:t>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.961 - 977. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681040v1</w:t>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
               </w:r>
@@ -3352,161 +3348,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon de Borba</w:t>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Velho</w:t>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+                <w:t xml:space="preserve">Marzieh Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Holvoet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Veronica Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.961 - 977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+                <w:t xml:space="preserve">hal-03681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
               </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
@@ -4443,51 +4443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of stilbene metabolism in Vitis sylvestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong  Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,277 +5776,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
+                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Parage</w:t>
+                <w:t xml:space="preserve">Claire Parage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tavares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Poutaraud</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753657v1</w:t>
+                <w:t xml:space="preserve">hal-02642825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parage</w:t>
+                <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+                <w:t xml:space="preserve">A. Poutaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642825v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrodihydrochalcones in Sorghum species: Key intermediates in the biosynthesis of 3-deoxyanthocyanidins?</w:t>
               </w:r>
@@ -6785,51 +6785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hemiterpene glycosides in Vitis vinifera wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,286 +7173,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker-based phenotyping of grapevine (vitis spp.) resistance to plasmopara viticola reveals interactions between pyramided resistance loci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+                <w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283718v1</w:t>
+                <w:t xml:space="preserve">hal-04677525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Biomarker-based phenotyping of grapevine (vitis spp.) resistance to plasmopara viticola reveals interactions between pyramided resistance loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677525v1</w:t>
+                <w:t xml:space="preserve">hal-05283718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t>
               </w:r>
@@ -7691,83 +7691,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expression are major responses of wheat during the early stages of powdery mildew infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8068,103 +8068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
@@ -8206,90 +8206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
@@ -8331,90 +8331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
@@ -9160,51 +9160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31DCD0B3"/>
+    <w:nsid w:val="0511A604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9391,51 +9391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>