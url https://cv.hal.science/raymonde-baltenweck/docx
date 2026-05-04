--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -668,5001 +668,5001 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defeated major resistance loci may act as Trojan horses compromising resistance pyramiding in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Griem</w:t>
+                <w:t xml:space="preserve">The viral transmission mode conditions host plant-mediated post-acquisition effects on vectors to allow optimal dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.114800⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, pp.101311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2026.101311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524323v1</w:t>
+                <w:t xml:space="preserve">hal-05577493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+                <w:t xml:space="preserve">Defeated major resistance loci may act as Trojan horses compromising resistance pyramiding in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Griem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.114800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322688v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Gregory Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Negrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861427v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (3), pp.2434-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (11), pp.3125-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011841v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551986v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosystem rearrangements, photosynthetic efficiency, and plant growth in far red‐enriched light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Caffarri</w:t>
+                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17127⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932813v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 editing of Downy mildew resistant 6 (DMR6-1) in grapevine leads to reduced susceptibility to Plasmopara viticola</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">Photosystem rearrangements, photosynthetic efficiency, and plant growth in far red‐enriched light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Leschevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caffarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad487⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (6), pp.2536-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348013v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fungal metabolite 4‐hydroxyphenylacetic acid from &amp;lt;i&amp;gt;Neofusicoccum parvum&amp;lt;/i&amp;gt; modulates defence responses in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noemi Flubacher</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9 editing of Downy mildew resistant 6 (DMR6-1) in grapevine leads to reduced susceptibility to Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le-Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eckhard Thines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (7), pp.2100-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197814v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">The fungal metabolite 4‐hydroxyphenylacetic acid from &amp;lt;i&amp;gt;Neofusicoccum parvum&amp;lt;/i&amp;gt; modulates defence responses in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Flubacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Thines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (11), pp.3575-3591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091467v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13010071⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (8), pp.1537-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923129v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Suel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979567v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292923v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292924v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Forestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147561v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Negrel</w:t>
+                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704460v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec-Dorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.961 - 977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03791040v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marzieh Shabani</w:t>
+                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronica Maurino</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640837v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640842v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199774v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam M. Khattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990985v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Halter</w:t>
+                <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915477v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, II International Symposium on Carrot and Other Apiaceae, 1264, pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516664v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00360⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623572v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the understanding of the treatment of textile industries' effluents by clay: adsorption of anionic dye on kaolinite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emna Errais</w:t>
+                <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-017-3161-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626764v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite response in Coccomyxa sp. Carn explored by transcriptomic and non-targeted metabolomic approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+                <w:t xml:space="preserve">Toward the understanding of the treatment of textile industries' effluents by clay: adsorption of anionic dye on kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amane Jada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Errais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13227⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (16), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-017-3161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084513v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
+                <w:t xml:space="preserve">Arsenite response in Coccomyxa sp. Carn explored by transcriptomic and non-targeted metabolomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe N. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14139⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.1289--1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602735v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauvoisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.264-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210018v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of stilbene metabolism in Vitis sylvestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong  Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Tröster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.3243-3257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Roccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
+                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ilg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Brette</w:t>
+                <w:t xml:space="preserve">René Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647779v1</w:t>
+                <w:t xml:space="preserve">hal-02648067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Höfer</w:t>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paetz</w:t>
+                <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
+                <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648067v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiamine modulates metabolism of the phenylpropanoid pathway leading to enhanced resistance to Plasmopara viticola in grapevine</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (31), pp.1-15. </w:t>
@@ -5808,64 +5808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,371 +6026,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrodihydrochalcones in Sorghum species: Key intermediates in the biosynthesis of 3-deoxyanthocyanidins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anionic RR120 dye adsorption onto raw clay: Surface properties and adsorption mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Errais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.174-176. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 403, pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381091v1</w:t>
+                <w:t xml:space="preserve">hal-02381087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic RR120 dye adsorption onto raw clay: Surface properties and adsorption mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrodihydrochalcones in Sorghum species: Key intermediates in the biosynthesis of 3-deoxyanthocyanidins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khodja</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 403, pp.69-78. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.174-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.03.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381087v1</w:t>
+                <w:t xml:space="preserve">hal-02381091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel symmetrical pyrano-3-deoxyanthocyanidin from a Sorghum species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (2), pp.93-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6436,64 +6436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel 7-desmethyl-7-acetonyl bacteriophaeophorbide c series in a recent sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (9), pp.1580-1584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6565,51 +6565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Trendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6681,51 +6681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Volatile Thiols to the Aromas of White Wines Made From Several Vitis vinifera Grape Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takatoshi Tominaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyrot Des Gachons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,51 +6919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Trendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,90 +7067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European EPG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
@@ -7585,64 +7585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,103 +7697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
@@ -7822,51 +7822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,103 +7943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -8068,103 +8068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
@@ -8193,103 +8193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
@@ -8318,103 +8318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
@@ -8443,103 +8443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -8945,77 +8945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of aroma compounds biosynhtesis in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9160,51 +9160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0511A604"/>
+    <w:nsid w:val="CFFB2687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9391,51 +9391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>