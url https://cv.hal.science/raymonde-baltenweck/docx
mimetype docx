--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -126,6911 +126,6793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
+                <w:t xml:space="preserve">Breeding for durable resistance in crops: defeated loci may act as Trojan horses compromising the effectiveness of major resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+                <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Delannoy</w:t>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Chedid</w:t>
+                <w:t xml:space="preserve">Erik Griem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428154v1</w:t>
+                <w:t xml:space="preserve">hal-05279598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic biomarker-based phenotyping unveils quantitative effects of plant resistance and pathogen aggressiveness in the grapevine (Vitis spp.) -downy mildew (Plasmopara viticola) pathosystem</w:t>
+                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Louise Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289416v1</w:t>
+                <w:t xml:space="preserve">hal-05428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for durable resistance in crops: defeated loci may act as Trojan horses compromising the effectiveness of major resistance genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Metabolic biomarker-based phenotyping unveils quantitative effects of plant resistance and pathogen aggressiveness in the grapevine (Vitis spp.) -downy mildew (Plasmopara viticola) pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279598v1</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-05279589v1</w:t>
+                <w:t xml:space="preserve">hal-05289416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viral transmission mode conditions host plant-mediated post-acquisition effects on vectors to allow optimal dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20, pp.101311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stress.2026.101311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defeated major resistance loci may act as Trojan horses compromising resistance pyramiding in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Griem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2026.114800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turnip Yellows Virus Capsid Protein Promotes Access of Its Main Aphid Vector Myzus persicae to Phloem Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (3), pp.2434-2444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.15303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011841v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (11), pp.3125-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Thibon</w:t>
+                <w:t xml:space="preserve">Photosystem rearrangements, photosynthetic efficiency, and plant growth in far red‐enriched light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Leschevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lemarquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+                <w:t xml:space="preserve">Brigitte Ksas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caffarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (6), pp.2536-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551986v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosystem rearrangements, photosynthetic efficiency, and plant growth in far red‐enriched light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïté Leschevin</w:t>
+                <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ksas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Caffarri</w:t>
+                <w:t xml:space="preserve">Grégory Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17127⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932813v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9 editing of Downy mildew resistant 6 (DMR6-1) in grapevine leads to reduced susceptibility to Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Djennane</w:t>
+                <w:t xml:space="preserve">Sophie Gersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gersch</w:t>
+                <w:t xml:space="preserve">Françoise Le-Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le-Bohec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (7), pp.2100-2112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fungal metabolite 4‐hydroxyphenylacetic acid from &amp;lt;i&amp;gt;Neofusicoccum parvum&amp;lt;/i&amp;gt; modulates defence responses in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Flubacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Flubacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Jochen Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckhard Thines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (11), pp.3575-3591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.14670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fourquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (8), pp.1537-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+                <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Suel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo13010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Krieger</w:t>
+                <w:t xml:space="preserve">Cristian Forestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laura Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292923v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Molecular Rearrangements of Sauvignon Blanc (Vitis vinifera L.) Berries in Response to Foliar Applications of Specific Dry Yeast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rodrigues</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Forestan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12193423⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292924v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704460v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronica Maurino</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec-Dorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Color recycling: metabolization of apocarotenoid degradation products suggests carbon regeneration via primary metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.961 - 977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-022-02831-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03791040v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam M. Khattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640837v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640842v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam M. Khattab</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199774v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversification in the Nudix hydrolase gene family drives sesquiterpene biosynthesis in Rosa × wichurana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Clément Dégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dégut</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104 (1), pp.185-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot resistance against Alternaria leaf blight: potential involvement of terpenes and flavonoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Koutouan</w:t>
+                <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briard</w:t>
+                <w:t xml:space="preserve">R. Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baltenweck</w:t>
+                <w:t xml:space="preserve">P. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, II International Symposium on Carrot and Other Apiaceae, 1264, pp.191-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1264.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the understanding of the treatment of textile industries' effluents by clay: adsorption of anionic dye on kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Abidi</w:t>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+                <w:t xml:space="preserve">Amane Jada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Errais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (16), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-017-3161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite response in Coccomyxa sp. Carn explored by transcriptomic and non-targeted metabolomic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe N. Bertin</w:t>
+                <w:t xml:space="preserve">Florian Lauvoisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13227⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.264-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084513v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenite response in Coccomyxa sp. Carn explored by transcriptomic and non-targeted metabolomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe N. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ilc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Miesch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14139⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.1289--1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602735v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of stilbene metabolism in Vitis sylvestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong  Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong  Duan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+                <w:t xml:space="preserve">Christine Tisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Tröster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.3243-3257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
+                <w:t xml:space="preserve">Aymeric Roccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Roccia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349 (6243), pp.81-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aab0696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">René Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Höfer</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias G. Köllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ilg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiamine modulates metabolism of the phenylpropanoid pathway leading to enhanced resistance to Plasmopara viticola in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Boubakri</w:t>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Wahab</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Clayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (31), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-13-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parage</w:t>
+                <w:t xml:space="preserve">R. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+                <w:t xml:space="preserve">S. Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poutaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642825v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, functional and evolutionary analysis of the unusually large stilbene synthase gene family in grapevine (Vitis vinifera)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Functional, and Evolutionary Analysis of the Unusually Large Stilbene Synthase Gene Family in Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Réty</w:t>
+                <w:t xml:space="preserve">Claire Parage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Poutaraud</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160, pp.1407-1419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753657v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic RR120 dye adsorption onto raw clay: Surface properties and adsorption mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+                <w:t xml:space="preserve">Retrodihydrochalcones in Sorghum species: Key intermediates in the biosynthesis of 3-deoxyanthocyanidins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khodja</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.174-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.03.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381087v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrodihydrochalcones in Sorghum species: Key intermediates in the biosynthesis of 3-deoxyanthocyanidins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anionic RR120 dye adsorption onto raw clay: Surface properties and adsorption mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Errais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khalil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Mohamed Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 403, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381091v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel symmetrical pyrano-3-deoxyanthocyanidin from a Sorghum species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (2), pp.93-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2010.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel 7-desmethyl-7-acetonyl bacteriophaeophorbide c series in a recent sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (9), pp.1580-1584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2007.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosides and Phenylpropanoid Glycerol in Vitis vinifera Cv. Gewurztraminer Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (12), pp.6178-6182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0002600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0002600⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Volatile Thiols to the Aromas of White Wines Made From Several Vitis vinifera Grape Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Tominaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takatoshi Tominaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
+                <w:t xml:space="preserve">Catherine Peyrot Des Gachons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 51 (2), pp.178-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5344/ajev.2000.51.2.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hemiterpene glycosides in Vitis vinifera wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Trendel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 60 (12), pp.1326-1327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONO-and DIGLYCOSIDES OF (E)-6,9-DIHYDROXYMEGASTIGMA-4,7-DIEN-3-ONE IN VITIS VINIFERA WINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 43 (3), pp.621-624. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-9422(96)00235-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0031-9422(96)00235-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7040,1543 +6922,1543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202001v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of plant virus proteins responsible for the manipulation of host phenotype and vector behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Tavernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Savoi</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European EPG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677525v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker-based phenotyping of grapevine (vitis spp.) resistance to plasmopara viticola reveals interactions between pyramided resistance loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Daviet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58233/aleZezo4⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677520v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CaMV and TuYV proteins responsible for the manipulation of host plant phenotype and aphid vector behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology (ICE2024 Kyoto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/aleZezo4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202012v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fourquez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaMV and TuYV modify the post-acquisition behavior of aphids with consequences on virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Entomological Society, Oct 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8586,513 +8468,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des lipides cuticulaires des raisins par spectrométrie de masse à haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint - Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance de la vigne au mildiou : Approche métabolomique sur 3 facteurs de résistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Approche métabolomique de la résistance de la vigne au mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Negrel</w:t>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilce Prado</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+              <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810873v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche métabolomique de la résistance de la vigne au mildiou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résistance de la vigne au mildiou : Approche métabolomique sur 3 facteurs de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilce Prado</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811349v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of aroma compounds biosynhtesis in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ilg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9160,51 +9042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFFB2687"/>
+    <w:nsid w:val="93C35ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9391,51 +9273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raymonde-baltenweck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8228-1517" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Griem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2026.101311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.114800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Leschevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gersch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le-Bohec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Flubacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Thines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodrigues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ravazzolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Shabani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Maurino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-022-02831-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;gut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14916" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Abidi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Errais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-017-3161-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong&#160; Duan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tisch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Tr&#246;ster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv137" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Boubakri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Wahab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clayeux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-31" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;ty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poutaraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo-Torres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDWCG1C3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khodja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.03.057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRWZNDF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381097v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2010.02.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JGWG3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.05.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHK0NFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333864v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trendel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0002600" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H418FHF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Tominaga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrot Des Gachons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2000.51.2.178" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696562v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trendel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrecht" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(96)00235-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F39C8LC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202012v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283718v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ledieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810873v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>