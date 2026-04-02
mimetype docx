--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -1140,343 +1140,343 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polar textures in multiferroic BiFeO 3 -based superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Condurache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring complex polar orders in nanosize ferroelectric layers by scanning transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Condurache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UFFC-JS 2024 - IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747515v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04684955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1734,51 +1734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Condurache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cantaluppi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230961" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05021350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023POIT2278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Condurache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cantaluppi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230961" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05021350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023POIT2278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>