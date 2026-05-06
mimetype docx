--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -66,1097 +66,1231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Electrical Transport by Implantation‐Induced Defects in CrN Films Without Affecting Thermal Conductivity</w:t>
+                <w:t xml:space="preserve">Effect of various buffer layers for the large-scale atomic layer deposition integration of archetypical SrTiO3 thin film on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Poterie</w:t>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Fournier</w:t>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 736, pp.166810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290316v1</w:t>
+                <w:t xml:space="preserve">hal-05587514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Vibrational, and Dielectric Properties of BiFeO3/LaFeO3 Superlattices Grown on (001)-SrTiO3</w:t>
+                <w:t xml:space="preserve">Engineering Electrical Transport by Implantation‐Induced Defects in CrN Films Without Affecting Thermal Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Khiari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Danièle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cantaluppi</w:t>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (6), pp.1117. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics14061117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993547v1</w:t>
+                <w:t xml:space="preserve">hal-05290316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the thermoelectric performance of scandium nitride thin films by implanting helium ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+                <w:t xml:space="preserve">Structural, Vibrational, and Dielectric Properties of BiFeO3/LaFeO3 Superlattices Grown on (001)-SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Condurache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-025-00741-2⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (6), pp.1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14061117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951416v1</w:t>
+                <w:t xml:space="preserve">hal-04993547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of ScN thin films controlled by defect engineering using oxygen ion implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the thermoelectric performance of scandium nitride thin films by implanting helium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Per Eklund</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0230961⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-025-00741-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023551v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain‐Induced Polarization Rotation in Freestanding Ferroelectric Oxide Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Degezelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (15), pp.e00266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aelm.202500266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of induced defects on conduction mechanisms of noble-gas-implanted ScN thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of ScN thin films controlled by defect engineering using oxygen ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Poterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Eklund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 134 (5), pp.055107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0137428⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 137 (1), pp.015101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521176v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Generated Defects by Ar Implantation on the Thermoelectric Properties of ScN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of induced defects on conduction mechanisms of noble-gas-implanted ScN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barbot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (9), pp.11025-11033. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (5), pp.055107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0137428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810977v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of Generated Defects by Ar Implantation on the Thermoelectric Properties of ScN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.11025-11033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage in Xe-implanted 4H-SiC under severe conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 570, pp.153941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1166,154 +1300,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar textures in multiferroic BiFeO 3 -based superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Condurache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1323,154 +1457,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring complex polar orders in nanosize ferroelectric layers by scanning transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Condurache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UFFC-JS 2024 - IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1480,114 +1614,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des défauts induits par implantation sur les propriétés thermoélectriques du ScN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Poitiers, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023POIT2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05021350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1734,51 +1868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Condurache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cantaluppi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230961" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05021350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023POIT2278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05587514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouteiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poterie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Khiari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Condurache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cantaluppi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00741-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burcea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05021350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023POIT2278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>